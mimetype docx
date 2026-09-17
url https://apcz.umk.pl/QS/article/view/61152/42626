--- v1 (2026-03-27)
+++ v2 (2026-09-17)
@@ -1,18832 +1,26315 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1739E933" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...1 lines deleted...]
-        <w:ind w:right="-2"/>
+    <w:p w14:paraId="543408AC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of the Paper </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Times New Roman, Bold, Left)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B40300" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="6B3D7E6E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4BE3D6B0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="31283AE5" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author Name Surname</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...15 lines deleted...]
-        <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ORCID </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
-[...57 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rStyle w:val="19"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>http://orcid.org/0000-0005-xxxx-xxxx</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B32C77">
-[...38 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EB006E9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="6F68439F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hipercze"/>
-[...11 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rStyle w:val="19"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rStyle w:val="19"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>x.xxxx@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="420604D7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...1 lines deleted...]
-        <w:ind w:right="-2"/>
+    <w:p w14:paraId="0DF72233" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enterprise or University, City, Country </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE7C6AF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BDFE57" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk240011735"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...114 lines deleted...]
-        <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ORCID </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
-[...57 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rStyle w:val="19"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>http://orcid.org/0000-0005-xxxx-xxxx</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B32C77">
-[...38 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19F899DA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="0DD3367C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hipercze"/>
-[...11 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rStyle w:val="19"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rStyle w:val="19"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>x.xxxx@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71330726" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...1 lines deleted...]
-        <w:ind w:right="-2"/>
+    <w:p w14:paraId="7ADDF594" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enterprise or University, City, Country </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30233A5C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52829E2F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author Name Surname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...97 lines deleted...]
-        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...15 lines deleted...]
-        <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ORCID </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
-[...57 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rStyle w:val="19"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>http://orcid.org/0000-0005-xxxx-xxxx</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B32C77">
-[...38 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AD5926C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="77FB44D7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hipercze"/>
-[...11 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rStyle w:val="19"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rStyle w:val="19"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>x.xxxx@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E5F01FE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...1 lines deleted...]
-        <w:ind w:right="-2"/>
+    <w:p w14:paraId="7D8CEF27" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enterprise or University, City, Country </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Times New Roman, Left)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDC2F0F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="22BF9F89" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33063EB9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="2C5801B2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A104D2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="4745C29C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="694295F2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="5A47B64F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A7F64D1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="0C29D429" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Corresponding Author</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444B8216" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="3BBCEC1B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author Name Surname, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rStyle w:val="19"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>x.xxxx@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FCA6FDE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="59BA9F06" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="34326460" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="67739380" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0C4190B8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="57EE8C09" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A598E27" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="757F1CBE" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="68AF478E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="287E9F4F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2759072D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="1CB25DF6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1D75151A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="01CB6C0E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Structured)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB7526D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="73FD05B6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Background. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E1DA1E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="4CD112E7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Aim.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Xxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4179856B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="0BCEF52C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Material and methods. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...28 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...27 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6E002F83" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="1DA056E1" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Results.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Xxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182BA609" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="2B31AA90" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conclusions.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Xxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8D5B0B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="2B693253" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12EAA28B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="7DBC7616" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Key words: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>xxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>xxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6A7767" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="420B2553" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4183256D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="40A3BA64" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643274FA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F3F9D4A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="7EBE952D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc28725"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2681FFCB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...172 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="706DD0F0" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="241887D3" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="3FF56F1D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B482FA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research Objective.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391189B0" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Problems. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DBE8BF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Hypotheses. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7CCFFD" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3243E644" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc20549"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materials and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="71E591DF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C1F775A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="0F1A09AE" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc28670"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Participants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F220D0" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E1CC25" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C614F3A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc27010"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Procedure / Test protocol / Skill test trial / Measure / Instruments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C294F38" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D0E798" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44517A4D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc27036"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2.3. Data collection and analysis / Statistical analysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CDABC6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc32588"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61438F90" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2.3.1. Statistical Software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E76FD6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistical processing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BA4D7F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3BB236" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc10357"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2.3.2. AI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F30C0D8" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI was utilized for two specific purposes in this research. Text analysis of clinical reasoning narratives to identify linguistic patterns associated with specific logical fallacies. Assistance in refining the academic English language of the manuscript, ensuring clarity, consistency, and adherence to scientific writing standards. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were used for additional linguistic refinement of the research manuscript, ensuring proper English grammar, style, and clarity in the presentation of results. It is important to emphasize that all AI tools were used strictly as assistive instruments under human supervision. The final interpretation of results, classification of errors, and conclusions were determined by human experts in clinical medicine and formal logic. The AI tools served primarily to enhance efficiency in data processing, pattern recognition, and linguistic refinement, rather than replacing human judgment in the analytical process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6308CA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5523EC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc10689"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2.3.3. Statistical Methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134FD600" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D1797D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172EB928" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7681FA09" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7362288C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc15671"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="17BA77AD" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E329F66" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="678DE237" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc21434"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3719CE84" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="492C44ED" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et al., 2015, 2017; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> &amp; Zukow, 2016).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74147C36" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="425D15FC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et al., 2019; 2021).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50EE10C9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="08212EE1" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C102867" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EB003D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc6321"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Xxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5C74F1B6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D69ACE2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et al., 2000; 2003; 2005).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1A24CF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4802D059" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFFB42F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc32440"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5806E1E2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="22B03E5A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B148667" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-[...14 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="5E54BCEA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="061FABA0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-[...161 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+    <w:p w14:paraId="73E03C04" w14:textId="26F6AEF7" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>the research manuscript, ensuring proper English grammar, style, and clarity in the presentation of results. It is important to emphasize that all AI tools were used strictly as assistive instruments under human supervision. The final interpretation of results, classification of errors, and conclusions were determined by human experts in clinical medicine and formal logic. The AI tools served primarily to enhance efficiency in data processing, pattern recognition, and linguistic refinement, rather than replacing human judgment in the analytical process.</w:t>
-[...674 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79E75B70" wp14:editId="3BABD9B0">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="361D30F0" wp14:editId="59262217">
+            <wp:extent cx="4582160" cy="2750185"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:docPr id="3" name="Obraz 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4582160" cy="2750185"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BB1CFF9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7C6B4B94" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...22 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F846CE2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+    <w:p w14:paraId="3B3F5CC9" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:b w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure. 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patterns of variables before (B) and after (A) standard balneotherapy (T) and supplemented “ATINE” (TA) as well as their changes as effects (E), from which the enhancing immunotropic effects of “ATINE” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>per se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were calculated. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(8 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, Bold, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D753C7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B5BB14" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Table 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D6DA8A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8AA5AA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3105"/>
+          <w:tab w:val="right" w:pos="6225"/>
+          <w:tab w:val="right" w:pos="31680"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:b w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Table 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comparative effect of two rehabilitation schemes on the phagocytic link of immunity. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+        <w:t xml:space="preserve">(8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+        <w:t>Bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...2869 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+        <w:t>Left</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...2174 lines deleted...]
-        <w:t>. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1484"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1076"/>
+        <w:gridCol w:w="1284"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="1003"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="1003"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="429"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="6237E690" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="005C1721" w14:paraId="660C866B" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44025A2D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="294A4E02" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Variables</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="229F7E84" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Reference</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC554FC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>level</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>30)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5A28E1" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>group</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69DF17B4" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Main</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>group</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (27)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9D37AC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="606D8ECF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="7DB6B644" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="098DB44E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4ACA5D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FDA5869" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="7C4203D5" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Tahoma"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9A0F79" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>After</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="305049A2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="132599EE" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="248EFD47" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>After</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C976104" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76719038" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Tahoma"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="504D0B3F" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="657B4DB4" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="262626"/>
-[...5 lines deleted...]
-              <w:t>Parameter</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Leukocytes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4660EE19" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="367E79C1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="0F9B0AA7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...9 lines deleted...]
-              <w:t>Standard Balneotherapy</w:t>
+            <w:r>
+              <w:t>5,00±0,09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F46CC7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D11B123" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="40FDEC67" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...9 lines deleted...]
-              <w:t>Balneotherapy + ATINE</w:t>
+            <w:r>
+              <w:t>5,35±0,28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68630AA6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,70±0,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AC56542" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="3A9C7D56" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...9 lines deleted...]
-              <w:t>Difference</w:t>
+            <w:r>
+              <w:t>5,35±0,29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20812FD3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,70±0,59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21CA4AC7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="1714747E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...9 lines deleted...]
-              <w:t>t-value</w:t>
+            <w:r>
+              <w:t>0,00±0,21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C5BA27" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,01±0,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68A377CD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="6A831C5E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...9 lines deleted...]
-              <w:t>p-value</w:t>
+            <w:r>
+              <w:t>4,96±0,24</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...20 lines deleted...]
-          <w:p w14:paraId="1594FC28" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="42E436D0" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>NK cells</w:t>
+            <w:r>
+              <w:t>-0,08±0,47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F9A35D8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="48179C48" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>+0.51±0.09</w:t>
+            <w:r>
+              <w:t>5,12±0,23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD36460" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,23±0,46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A10527F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="64BE9821" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>+0.97±0.10</w:t>
+            <w:r>
+              <w:t>0,16±0,28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EDF2158" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,31±0,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F39A05C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="510F3ABB" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>+0.46±0.10</w:t>
+            <w:r>
+              <w:t>0,44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="06BBD90B" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36B55EA2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Neutrophils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66FC3228" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70C9DB89" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="741D2968" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>4.60</w:t>
+            <w:r>
+              <w:t>2,96±0,05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DCA64CF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AF8091D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="788A0D92" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>&lt;0.001</w:t>
+            <w:r>
+              <w:t>3,03±0,16</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...20 lines deleted...]
-          <w:p w14:paraId="6B7EA558" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="633798F7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>T-killers</w:t>
+            <w:r>
+              <w:t>0,25±0,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="749A14BB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="66F4308B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>+0.05±0.56</w:t>
+            <w:r>
+              <w:t>2,94±0,17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F72527" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,06±0,58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="561A3C33" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="64592F25" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>+1.36±0.46</w:t>
+            <w:r>
+              <w:t>-0,09±0,15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C728072" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,31±0,52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47844A84" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="5FB685BB" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>+1.31±0.51</w:t>
+            <w:r>
+              <w:t>2,81±0,15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78353B7C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,50±0,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="392B8990" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="2D37FB1C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>2.57</w:t>
+            <w:r>
+              <w:t>2,92±0,22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A92CC6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,15±0,73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56492A75" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="10278C56" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>0.013</w:t>
+            <w:r>
+              <w:t>0,10±0,17</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...20 lines deleted...]
-          <w:p w14:paraId="1542862E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="583F8201" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>IgM</w:t>
+            <w:r>
+              <w:t>0,35±0,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34225BD8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="176B3423" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>-1.47±0.28</w:t>
+            <w:r>
+              <w:t>0,86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="7CD6C8B3" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F82228E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Phagocytosis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6E749E30" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Index, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="252A2BBC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="0AE59A57" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>-2.59±0.44</w:t>
+            <w:r>
+              <w:t>76,0±2,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255EBBAC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DDCA2F6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="3E527493" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>-1.12±0.36</w:t>
+            <w:r>
+              <w:t>70,8±1,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C4F02FD" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,46±0,11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7464A522" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="7E32B112" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>3.11</w:t>
+            <w:r>
+              <w:t>78,3±0,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C007D5" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,20±0,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54200D86" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="56F95FCD" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>0.003</w:t>
+            <w:r>
+              <w:t>7,50±1,18</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...20 lines deleted...]
-          <w:p w14:paraId="458FCF92" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="37DD2B31" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>T-helpers</w:t>
+            <w:r>
+              <w:t>0,66±0,10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="391AF645" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="3ACEC9F9" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>-0.54±0.28</w:t>
+            <w:r>
+              <w:t>70,9±1,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2720C3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,45±0,10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A6693ED" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="3A20A15F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>-1.16±0.23</w:t>
+            <w:r>
+              <w:t>76,8±0,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DB8CC3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,07±0,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C45C34A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="51B3C0BF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>-0.62±0.26</w:t>
+            <w:r>
+              <w:t>5,96±1,15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77F64A28" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,53±0,10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B61BFB5" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="3E87DA84" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>2.38</w:t>
+            <w:r>
+              <w:t>0,94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="58E7270C" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56DE778F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Microbial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Count</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, B/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ph</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9D7E98" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>8,0±0,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480E584C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="400443B8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="695E3599" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>0.021</w:t>
+            <w:r>
+              <w:t>7,3±0,3</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...20 lines deleted...]
-          <w:p w14:paraId="5BB42484" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="5E3B0E30" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>CIC</w:t>
+            <w:r>
+              <w:t>-0,36±0,17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28E9C754" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="1A9C3EF3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>-0.12±0.30</w:t>
+            <w:r>
+              <w:t>8,3±0,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7727BF40" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,14±0,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B90A028" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="4AE0E552" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>+0.77±0.34</w:t>
+            <w:r>
+              <w:t>0,93±0,32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30CA6A5C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,50±0,17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="665CF2AC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="605F10A7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>+0.89±0.32</w:t>
+            <w:r>
+              <w:t>7,0±0,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0ED094" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,53±0,17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16D6B004" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="6564858C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>2.78</w:t>
+            <w:r>
+              <w:t>7,7±0,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C642626" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,13±0,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="452B42C6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="091854ED" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
-[...7 lines deleted...]
-              <w:t>0.008</w:t>
+            <w:r>
+              <w:t>0,73±0,22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="057EC8C4" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,39±0,12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE8B14F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="101FF283" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36D1E13C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Killing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CBA8786" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Index, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEDF986" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>68,0±3,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668A34FC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1FA74C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>53,8±2,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C620332" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,75±0,15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37218748" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>58,3±1,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C4FA123" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,52±0,10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35E5763C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4,48±2,05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF5B051" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,24±0,11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7279E911" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>52,7±2,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49EF229E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,81±0,12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="760FE189" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>58,6±2,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4C3250" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,50±0,11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3833167B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5,87±2,09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF24A59" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,31±0,11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1AEDC1" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="516DBADA" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34A7468F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">BCCN, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="104AB3EB" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Bacter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE4FB4A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>12,24±0,42</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17891336" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00B2C37B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>8,83±1,17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6501F663" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-1,47±0,50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1756105B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>11,38±1,42</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BBE3093" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,37±0,61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5A561D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2,55±1,34</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A660C9" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1,10±0,58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17DBFF73" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>7,51±0,55</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DE39EFD" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-2,15±0,26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5057434D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>10,07±0,88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EBDB052" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-1,09±0,41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E222158" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2,56±0,82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E65E17E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1,06±0,35*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35888547" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45C95D36" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="79A610AA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DA30EE" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3105"/>
+          <w:tab w:val="right" w:pos="6225"/>
+          <w:tab w:val="right" w:pos="31680"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Notes: For reference values, mean levels, their standard errors (top rows), and coefficients of variation (bottom rows) are given.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="15"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For groups, the top rows are the means and standard errors of the actual variables and their direct differences (changes);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="15"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the bottom rows are the same parameters for Z-scores.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="15"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Values that are significantly different from the reference are marked with r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="15"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Significant direct differences (effects) are marked *. The last column shows the t values for effects. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, Bold, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37941F4F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4881F57C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB38371" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC66762" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F78F291" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFE87F4" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B28F54" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3.4. Statistical Hypothesis Testing. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5909CC10" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="553174BD" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hypothesis Formulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65584DBA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B32C77">
+    </w:p>
+    <w:p w14:paraId="07AAB4F6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hypothesis 1: Effect of ATINE on NK Cell Levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AECF36C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₀</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: The addition of ATINE tea to standard balneotherapy does not increase NK cell levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ ≤ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F433699" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: The addition of ATINE tea to standard balneotherapy significantly increases NK cell levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ &gt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4092668C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:t>. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B74CFF7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hypothesis 2: Effect of ATINE on T-killer Cell Levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5B1F08" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₀</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: The addition of ATINE tea to standard balneotherapy does not increase T-killer cell levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ ≤ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C249C0" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: The addition of ATINE tea to standard balneotherapy significantly increases T-killer cell levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ &gt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25942E68" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C51596" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hypothesis 3: Effect of ATINE on IgM Levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D9F21C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₀</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: The addition of ATINE tea to standard balneotherapy does not decrease IgM levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ ≥ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B29F51D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: The addition of ATINE tea to standard balneotherapy significantly decreases IgM levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ &lt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AD2450" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3456F58B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Statistical Testing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07169F3B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Table 12. Statistical Analysis of Immune Parameters. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1483"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3522"/>
+        <w:gridCol w:w="1204"/>
+        <w:gridCol w:w="2259"/>
+        <w:gridCol w:w="1991"/>
+        <w:gridCol w:w="1482"/>
+        <w:gridCol w:w="1059"/>
+        <w:gridCol w:w="1059"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="5C1AB1F8" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="005C1721" w14:paraId="55BDDEFE" w14:textId="77777777" w:rsidTr="005C1721">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67E66DC8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="09E743B9" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>Parameter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="081DC6E9" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Balneotherapy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79647CAF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Balneotherapy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + ATINE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E0E880C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="1F102D94" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Wilks' Lambda</w:t>
+              </w:rPr>
+              <w:t>Difference</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB13EBD" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>t-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC0A670" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>p-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="291B0C7F" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70209AF9" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NK </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>cells</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE64775" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+0.51±0.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E85E789" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="765016DD" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>F-value</w:t>
+              </w:rPr>
+              <w:t>+0.97±0.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52104EEE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="798A016F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>p-level</w:t>
+              </w:rPr>
+              <w:t>+0.46±0.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56B0EA55" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="3E6607EB" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...44 lines deleted...]
-            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>NK cells</w:t>
+              </w:rPr>
+              <w:t>4.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D6FB27E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="6B4AA14E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>&lt;0.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="23611CF3" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBB31FE" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>T-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>killers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6179862F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+0.05±0.56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1D99A9" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+1.36±0.46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="209CA10B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+1.31±0.51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33DAE2C3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>2.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3A1C6B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="6627A3E1" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA0554A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>IgM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24F4EEDF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-1.47±0.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="637CA592" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-2.59±0.44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE8B399" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-1.12±0.36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3EBB17" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9C3846" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="18792CC2" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19C6CF66" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>T-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>helpers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0F3BAA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-0.54±0.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1270F121" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-1.16±0.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11DF48F2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-0.62±0.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFE2A1B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>2.38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA21E81" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="132ECF19" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB6C58C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>CIC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC5791B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-0.12±0.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC3D45B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+0.77±0.34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72B66ED6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+0.89±0.32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC70865" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>2.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D99DFE2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="05CBBE70" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745585AF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Table 13. Discriminant Analysis Results. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1204"/>
+        <w:gridCol w:w="1624"/>
+        <w:gridCol w:w="1059"/>
+        <w:gridCol w:w="979"/>
+        <w:gridCol w:w="3537"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C1721" w14:paraId="3930FD20" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF670DB" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Parameter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5432C8" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Wilks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>' Lambda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="452D2FD2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>F-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71906D38" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>p-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>level</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBAE6B1" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Discriminant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Function</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Coefficient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1721" w14:paraId="1401A8A8" w14:textId="77777777" w:rsidTr="005C1721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="276B92E3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NK </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>cells</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64EED545" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
               </w:rPr>
               <w:t>0.783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="411F8B87" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="3978AADB" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>12.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72388857" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="653F77E3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>&lt;0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DD36AB0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="4EE7219F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.654</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="687C7B99" w14:textId="77777777">
+      <w:tr w:rsidR="005C1721" w14:paraId="54804D45" w14:textId="77777777" w:rsidTr="005C1721">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="442E6FDD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="1EAFEAFB" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>T-killers</w:t>
+              </w:rPr>
+              <w:t>T-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>killers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44864940" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="5DD670A1" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EB4FF87" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="06ABBB57" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30BBD1BC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="053EACD6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>&lt;0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3069DE28" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="50793202" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.547</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="064A33DA" w14:textId="77777777">
+      <w:tr w:rsidR="005C1721" w14:paraId="6D94AF9B" w14:textId="77777777" w:rsidTr="005C1721">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A9E78F9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="59212209" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>IgM</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C939A81" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="6723A888" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.715</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="459B53F4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="5E054D82" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>9.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72F092AD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="0C7B67D8" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>&lt;0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1237EB4A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="754B875B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-0.498</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="26D0E7DB" w14:textId="77777777">
+      <w:tr w:rsidR="005C1721" w14:paraId="13866A0D" w14:textId="77777777" w:rsidTr="005C1721">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67B3EDFC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="7C21CFC1" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>T-helpers</w:t>
+              </w:rPr>
+              <w:t>T-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>helpers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CBDDACC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="382C2875" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.831</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A7FC6C9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="1118E866" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>5.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32F9DE78" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="03984702" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36D86614" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="03E8C2D0" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-0.412</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="15D60B6E" w14:textId="77777777">
+      <w:tr w:rsidR="005C1721" w14:paraId="19E7FD07" w14:textId="77777777" w:rsidTr="005C1721">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="375B8730" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="269F28F3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>CIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D5E12FB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="42F2BCE8" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.805</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D0AF928" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="7545E6D2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1905426F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="15B4FEA0" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79D25A10" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+          <w:p w14:paraId="5B990F2C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="480" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B32C77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.389</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F8138ED" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="73E2BA8D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B71BE41" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="5C1B9839" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B32C77">
-[...8 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Interpretation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="459C9B81" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalnyWeb"/>
+    <w:p w14:paraId="29ABBD37" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:color w:val="262626"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Based on the statistical analysis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2406802D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="3C86C025" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Pogrubienie"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28700FCC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="18862B21" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For Hypothesis 1 (NK cells)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> with a 90% increase in NK cell levels when ATINE is added to the treatment regimen.</w:t>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: The null hypothesis (H₀) is rejected (p&lt;0.001). We accept the alternative hypothesis that ATINE tea significantly enhances NK cell levels compared to standard balneotherapy alone. The effect is substantial, with a 90% increase in NK cell levels when ATINE is added to the treatment regimen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1AC997" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="6E3142BD" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Pogrubienie"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="14B4A6CF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="72DA3DE0" w14:textId="23E2EE26" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:left="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI"/>
-          <w:color w:val="262626"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="262626"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="4ACB1479" wp14:editId="6BDD3022">
-[...2 lines deleted...]
-            <wp:docPr id="9" name="Obraz 6" descr="IMG_256"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18EB490C" wp14:editId="6DBDC2B1">
+            <wp:extent cx="5753100" cy="3430905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Obraz 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="9" name="Obraz 6" descr="IMG_256"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5759450" cy="3423285"/>
+                      <a:ext cx="5753100" cy="3430905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="71701DE6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="3984A5E6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 9. Visualization Analysis. Effect of ATINE Tea on NK Cell Levels (Hypothesis 1). Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DD3535" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314F0520" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistical Conclusion. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Based on the visualization and statistical analysis, we reject the null hypothesis (H₀) and accept the alternative hypothesis (H₁) that the addition of ATINE tea to standard balneotherapy significantly increases NK cell levels in patients after radical oncological treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F84726B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Interpretation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This finding has important clinical implications as NK (Natural Killer) cells play a crucial role in anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tumor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immune surveillance. The significant enhancement of NK cell levels with ATINE supplementation suggests that this combined therapy may provide better immunological support for patients recovering from cancer treatment, potentially reducing the risk of recurrence through improved immune function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57264BE3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The visualization effectively demonstrates both the statistical significance and clinical relevance of adding ATINE tea to the standard balneotherapy regimen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733A1535" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...58 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7538046D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="164C98FA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For Hypothesis 2 (T-killer cells)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: The null hypothesis (H₀) is rejected (p=0.013). We accept the alternative hypothesis that ATINE tea significantly increases T-killer cell levels. The standard balneotherapy had almost no effect on T-killer levels, while the addition of ATINE produced a significant increase.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="010EBDD1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="13957914" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Pogrubienie"/>
-[...33 lines deleted...]
-        <w:t>Based on the visualization and statistical analysis, we reject the null hypothesis (H₀) and accept the alternative hypothesis (H₁) that the addition of ATINE tea to standard balneotherapy significantly increases NK cell levels in patients after radical oncological treatment.</w:t>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D94A3EA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="6852A7F7" w14:textId="78978E5B" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Pogrubienie"/>
-[...125 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun"/>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="1F8C81D0" wp14:editId="6C5CCCF8">
-[...2 lines deleted...]
-            <wp:docPr id="10" name="Obraz 7" descr="IMG_256"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="155E0D61" wp14:editId="2FE829C7">
+            <wp:extent cx="5753100" cy="3274060"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:docPr id="1" name="Obraz 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="10" name="Obraz 7" descr="IMG_256"/>
+                    <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5748020" cy="3272790"/>
+                      <a:ext cx="5753100" cy="3274060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="084CF5ED" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="4602954F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Pogrubienie"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0B833D72" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="6C26C4B9" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 10. Visualization Analysis. Effect of ATINE Tea on T-Lymphocyte Levels (Hypothesis 2). Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2655E2EC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="262626"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EF38FF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistical Conclusion. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Based on the visualization and statistical analysis, we reject the null hypothesis (H₀) and accept the alternative hypothesis (H₁) that adding ATINE tea to standard balneotherapy significantly increases T-lymphocyte levels in patients after radical oncological treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6A707E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Interpretation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This finding has important clinical implications as T-lymphocytes play a crucial role in the body's immune response, including recognition and elimination of cancer cells. The significant increase in T-lymphocyte levels with ATINE supplementation suggests that this combined therapy may provide better immunological support for patients recovering from oncological treatment, potentially reducing the risk of recurrence by improving immune function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716A7427" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The visualization effectively demonstrates both the statistical significance and clinical importance of adding ATINE tea to the standard balneotherapy regimen in the context of T-lymphocyte stimulation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF6E8F7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A541BAD" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The visualization effectively demonstrates that ATINE supplementation leads to a significant increase in biomarker levels in post-oncological treatment patients compared to standard therapy. The clear difference between groups (102.1% increase) confirms the effectiveness of ATINE as a complement to conventional treatment, which has important clinical implications for improving immune function and regenerative potential in these patients. Statistical analysis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rStyle w:val="TableGrid"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-        <w:t>. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Welch's t-test, p &lt; 0.0001) provides robust evidence supporting the research hypothesis, indicating the potential of ATINE as a valuable, cost-effective addition to rehabilitation protocols after oncological treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D908AB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="37B6B4C8" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Pogrubienie"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="552E622F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="77423CF0" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Pogrubienie"/>
-[...35 lines deleted...]
-        <w:t>Based on the visualization and statistical analysis, we reject the null hypothesis (H₀) and accept the alternative hypothesis (H₁) that adding ATINE tea to standard balneotherapy significantly increases T-lymphocyte levels in patients after radical oncological treatment.</w:t>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The discriminant analysis confirms these findings, showing that NK cells and T-killers are the most significant parameters differentiating between the treatment groups (highest discriminant function coefficients). The overall model is highly significant (Wilks' </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Λ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=0.547; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>χ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>²(12)=60; p&lt;10⁻⁶), indicating that the combination of ATINE with balneotherapy produces a distinct and statistically significant immunological profile compared to standard balneotherapy alone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F798BA6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="4328ACB0" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Pogrubienie"/>
-[...35 lines deleted...]
-        <w:t>This finding has important clinical implications as T-lymphocytes play a crucial role in the body's immune response, including recognition and elimination of cancer cells. The significant increase in T-lymphocyte levels with ATINE supplementation suggests that this combined therapy may provide better immunological support for patients recovering from oncological treatment, potentially reducing the risk of recurrence by improving immune function.</w:t>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>These results support the clinical significance of adding ATINE herbal tea to standard balneotherapy for enhancing immune function in patients after radical oncological treatment, particularly by boosting anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tumor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immune surveillance mechanisms (NK and T-killer cells).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EF52B2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...131 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0A75AC30" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2F939F38" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="5F5B7584" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc652"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4. Discussion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="4D5005C1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...154 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="52B83F1D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28D28094" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="015A2689" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2014; 2018; 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8517EE" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2011; 2019; 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF3EE36" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F067072" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc5960"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>5. Conclusions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="2E9B82D0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...40 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4514B5A8" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76D4ECA6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="4689CB9E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F554138" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B3CC7E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc29338"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclossure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="618789A0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="30B90518" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc25988"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Supplementary Materials</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="27B79991" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="4505455B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc18903"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author Contributions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="498B0C5E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="76429384" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc17049"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="766650EE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="73221886" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc4184"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Institutional Review Board Statement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="4E3BB20C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="7E13CA55" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc17270"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Informed Consent Statement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="632A4C4D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="5846103F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc18358"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Data Availability Statement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="68BE0CEC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="12EA13FC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc18970"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acknowledgements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E02A99A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="390D6EE2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc7601"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conflicts of Interest</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="27315A0E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="5363A0C1" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B588E26" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tekstkomentarza"/>
+    <w:p w14:paraId="301ADEFC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc14868"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...50 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>link pages and DOI must be active; addresses must be complete).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F521115" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="11E93F58" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0A664533" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="3C2FC59F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Alyeksyeyev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>І</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Panasyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Barylyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Saranca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. N., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Shumakov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. F. (1996). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Adaptogens and Radiation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Naukova dumka.</w:t>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naukova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dumka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10795EAB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="0FBD3683" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andric, S. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kostic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Stojilkovic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. S., &amp; Kovacevic, R. Z. (2000). Inhibition of rat testicular androgenesis by a polychlorinated biphenyl mixture </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aroclor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1248. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biology of Reproduction, 62</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1882-1888. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1095/biolreprod62.6.1882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B316EE2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="68E0F995" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asea, A., Kaur, P., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Panossian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Wikman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K. G. (2013). Evaluation of molecular chaperons Hsp72 and neuropeptide Y as characteristic markers of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adaptogenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activity of plant extracts. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Phytomedicine, 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(14), 1323-1329. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.phymed.2013.07.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5277A6BF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="19D3B999" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avilla, M. N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Malecki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K. M. C., Hahn, M. E., Wilson, R. H., &amp; Bradfield, C. A. (2020). The Ah Receptor: Adaptive metabolism, ligand diversity, and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xenokine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> model. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Chemical Research in Toxicology, 33</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 860-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.chemrestox.0c00072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5344D4A3" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="6A83EEB5" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bungsu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kifli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Ahmad, S. R., Ghani, H., &amp; Cunningham, A. C. (2021). Herbal plants: The role of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AhR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mediating immunomodulation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Frontiers in Immunology, 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 697663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fimmu.2021.697663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="129E5699" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="62698492" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Busbee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P. B., Rouse, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nagarkatti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nagarkatti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P. S. (2013). Use of natural </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AhR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligands as potential therapeutic modalities against inflammatory disorders. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nutrition Reviews, 71</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 353-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/nure.12024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F6CD5D7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="050FC7AF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> 141.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chebanenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Flyunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Balanovskyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. P., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lakhin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P. V. (1997). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Water </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Water-salt Exchange</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naukova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dumka. 141.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D548407" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="496C349A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> 103.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chebanenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bulba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Perchenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. P. (1997). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Choleretic effect of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Komp'yuterpress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 103.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E59E219" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="572AE258" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, W. C., Chang, L. H., Huang, S. S., Huang, Y. J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kuo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. C., Lee, Y. H., &amp; Lee, I. H. (2019). Aryl hydrocarbon receptor modulates stroke-induced astrogliosis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">and neurogenesis in the adult mouse brain. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Neuroinflammation, 16</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s12974-019-1572-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3943C61A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="233A211D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, Y., Xu, L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. Q. H., Xu, T., Fu, H., Zhang, S., Ho, K., &amp; Zhao, B. (2017). Identification of differentially expressed genes response to TCDD in rat brain after long-term low-dose exposure. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Environmental Sciences, 62</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-99. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jes.2017.08.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7813B84C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="08151288" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Congues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F., Wang, P., Lee, J., Lin, D., Shahid, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., &amp; Huang, Y. (2024). Targeting aryl hydrocarbon receptor to prevent cancer in barrier organs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biochemical Pharmacology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.bcp.2024.116156</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2792282F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="2B749957" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> [in Russian]. Moskva: Nauka. 189.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Dardymov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. V. (1976). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ginseng, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Eleutherococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (To the mechanism of physiological action)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Russian]. Moskva: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nauka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 189.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1C4E32" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="332B5F58" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Datsko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bubnyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. B., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ivassivka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V. (2008). The organic part in mineral water </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Development of knowledges about its composition and origination [in Ukrainian]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(1), 168-174.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F093B4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="21F58A6A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denison, M. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Pandini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Nagy, S. R., Baldwin, E. P., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bonati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. (2002). Ligand binding and activation of the Ah receptor. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chemico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Biological Interactions, 141</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 3-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/s0009-2797(02)00063-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="755F3B6D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="63CBB702" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...24 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denison, M. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Soshilov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. A., He, G., DeGroot, D. E., &amp; Zhao, B. (2011). Exactly the same but different: Promiscuity and diversity in the molecular mechanisms of action of the aryl hydrocarbon (dioxin) receptor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Toxicological Sciences, 124</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/toxsci/kfr218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6177B909" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="1938B1E7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Eckers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Jakob, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Heiss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Haarmann-Stemmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, T., Goy, C., Brinkmann, V., Cortese-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Krott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M., Sansone, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Esser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., Ale-Agha, N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Altschmied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., Ventura, N., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Haendeler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. (2016). The aryl hydrocarbon receptor promotes aging phenotypes across species. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Scientific Reports, 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19618. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/srep19618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49027299" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="2F0DAD28" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elson, D. J., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kolluri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. K. (2023). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tumor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-suppressive functions of the aryl hydrocarbon receptor (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AhR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AhR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a therapeutic target in cancer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biology, 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/biology12040526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DF339BC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="3AB8A0E3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Esmaealzadeh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Iranpanah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Sarris, J., &amp; Rahimi, R. (2022). A literature review of the studies concerning selected plant-derived adaptogens and their general function in body with a focus on animal studies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Phytomedicine, 105</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.phymed.2022.154354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76FADF8C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="5800F7A2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Esser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rannug</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2015). The aryl hydrocarbon receptor in barrier organ physiology, immunology, and toxicology. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pharmacological Reviews, 67</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 259-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1124/pr.114.009001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="115F009D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="3828F385" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fihura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Korda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Klishch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Żukow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, X., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2023). The influence of the Ukrainian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>phytocomposition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Balm </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'" on parameters of neuro-endocrine-immune complex and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>biophotonics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in humans with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">maladaptation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 326-337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.12775/JEHS.2023.13.01.048</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04A7392B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="1612FDDA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fihura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. A. (2023). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">melioration by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>phytoadaptogene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of effects of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>balneofactors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' Spa on patients with post-radiation encephalopathy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 19</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 36-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.12775/JEHS.2023.19.01.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E48C798" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="71A14113" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Fihura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukrainian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adaptogenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>phytocomposition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Balm </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'" modulate EEG, HRV and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>biophotonics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GDV) parameters. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Marine Medicine, 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(95), 99-108.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691DC2B2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="524A6E89" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fihura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zakalyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. R. (2022). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Phytoadaptogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reverses the adverse effects of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bioactive water on dynamic muscle performance in healthy rats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quality in Sport, 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(2), 45-55.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C31483" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="0C7F68B2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> 196.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Flyunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chebanenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chebanenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kyjenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. M., &amp; Fil', V. M. (2002). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Experimental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Balneophytotherapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: UNESCO-SOCIO. 196.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F6A402" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="0EE02FDC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> 112.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Flyunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chebanenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hrinchenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Barylyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. G., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2002). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Balneophytoradiodefensology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Influence of therapeutic factors of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>' spa on the state of adaptation and protection systems of the victims of the Chernobyl disaster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Computerpress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 112.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFE9FF7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="4998D16E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gerontakos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Casteleijn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Shikov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. N., &amp; Wardle, J. (2020). A critical review to identify the domains used to measure the effect and outcome of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adaptogenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> herbal medicines. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Yale Journal of Biology and Medicine, 93</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(2), 327-346.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224BAC43" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="06A73FE2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...32 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Giani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T. S., Faber, S. C., Motta, S., Denison, M. S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bonati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. (2019). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Modeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the binding of diverse ligands within the Ah receptor ligand binding domain. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Scientific Reports, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 10693. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/s41598-019-47138-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C1C3E9C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="594A6930" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B32C77">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. I., Zukow, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Polovynko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zajats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yanchij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Portnichenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. I., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Individual immune responses to chronic stress and their neuro-endocrine accompaniment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> 200.</w:t>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radom, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Torun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>: RSW UMK. 200.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729AD051" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="16B23719" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, А. І., Korda, M. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Popadynets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. O., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Entropy, harmony, synchronization and their neuro-endocrine-immune correlates</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> [in Ukrainian]. Odesa: Feniks. 232.</w:t>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Odesa: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Feniks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 232.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3836B7FA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="4DF879B2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gumega</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Levytskyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. B., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2011). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Balneogastroenterology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: UNESCO-SOCIO. 243.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506183AB" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hrinchenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Flyunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Alyeksyeyev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. I., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Huchko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. Y. (1999). The effect of complex balneotherapy at the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' resort with the use of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>phytoadaptogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on psychophysiological functions and physical performance [in Ukrainian]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Medical Hydrology and Rehabilitation, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(1), 31-35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48052770" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Gumega, M. D., Levytskyi, A. B., &amp; Popovych, I. L. (2011). </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> 243.</w:t>
+        <w:t>Hrinchenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. V. (1998). A comparative study of the effect of balneotherapy with the use of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Krymskyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Bittner balms on physical performance and central </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hemodynamics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ukrainian Balneological Journal, 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(4), 36-38.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263CB1BC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="08C6D83F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...85 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hu, Q., He, G., Zhao, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Soshilov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Denison, M. S., Zhang, A., Yin, H., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fraccalvieri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bonati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Q., &amp; Zhao, B. (2013). Ginsenosides are novel naturally-occurring aryl hydrocarbon receptor ligands. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PLOS ONE, 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e66258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0066258</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="679FD7BE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="4F629338" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hyun, S. H., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ahn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. Y., Kim, H. J., Kim, S. W., So, S. H., In, G., Kim, S. K., &amp; Han, C. K. (2021). Immuno-enhancement effects of Korean Red Ginseng in healthy adults: A randomized, double-blind, placebo-controlled trial. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Ginseng Research, 45</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 191-198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jgr.2020.08.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A248889" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="13B6BD3D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Naukova dumka. 110.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ivassivka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V. (1997). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biologically active substances of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> water, their genesis and mechanisms of physiological action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naukova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dumka. 110.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6696DAEA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="6486843B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ivassivka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kovbasnyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M., Bilas, V. R., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Khodak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. L. (2004). The effect of balneotherapy on the growth of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Plis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lymphosarcoma [in Ukrainian]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(2), 52-57.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4459399F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="178BB8AF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ivassivka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kovbasnyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M., Bilas, V. R., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Khodak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. L. (2005). Effect of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> water on experimental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tumors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in rats [in Ukrainian]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(2), 60-67.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0450D8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="6638BE9B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ivassivka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kovbasnyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M. (2011). The role of xenobiotic properties of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftusya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> water in the activation of phagocytes and natural killers, the regulation of their interaction in normal and pathological conditions [in Ukrainian]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(1), 16-36.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769E3E44" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="29F52085" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Jin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, W., Ma, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zhai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., Wang, Y., Liu, Y., Dai, Z., Liang, X., Zhang, Y., &amp; Gao, Y. (2020). Ginsenoside Rd attenuates ACTH-induced corticosterone secretion by blocking the MC2R-cAMP/PKA/CREB pathway in Y1 mouse adrenocortical cells. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Life Sciences, 245</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.lfs.2020.117337</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FC7A1B4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="3BED4A7C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Keshavarzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Khoshnoud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ghaffarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bahraman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, A., &amp; Mohammadi-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bardbori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2020). An endogenous ligand of aryl hydrocarbon receptor 6-formylindolo[3,2-b] carbazole (FICZ) is a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>signaling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> molecule in neurogenesis of adult hippocampal neurons. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Molecular Neuroscience, 70</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 806-817. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s12031-020-01490-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1893388E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="194F4B6B" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Khodak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. L., Bilas, V. R., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nazarenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. K. (2006). Variants of immunotropic and clinical effects of balneotherapy at the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' Spa in people after radical treatment of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>oncopathology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(3), 9-32.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ED61F8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="120D0F95" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Khodak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. L., &amp; Bilas, V. R. (2008). The effect of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mineral water on the body's nonspecific resistance to neoplastic processes [in Ukrainian]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(1), 79-84.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D464C0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="1A1B7417" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kimura, E., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tohyama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. (2017). Embryonic and postnatal expression of aryl hydrocarbon receptor mRNA in mouse brain. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Frontiers in Neuroanatomy, 11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fnana.2017.00004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A29E4AE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="2A41493C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Klecka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, W. R. (1989). Discriminant analysis [trans. from English in Russian] (Seventh Printing, 1986). In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Factor, discriminant and cluster analysis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (pp. 78-138). Moskwa: Finansy i Statistika.</w:t>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 78-138). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Moskwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Finansy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Statistika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7436B343" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="25A34316" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Korda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fihura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. A., Melnyk, O. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Klishch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yanchij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. I., Zukow, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukrainian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>phytocomposition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Balm </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>'", metabolism, physical working capacity and neuro-endocrine-immune complex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lviv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Svit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.5281/zenodo.14640273</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7187F930" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="035176FE" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kostyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P. G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>І</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>vassivka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V. (Eds.). (2006). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Chornobyl', adaptive and defensive systems, rehabilitation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> 348.</w:t>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Computerpress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 348.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086F9D5A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="674E9323" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Kou, Z., &amp; Dai, W. (2021). Aryl hydrocarbon receptor: Its roles in physiology. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biochemical Pharmacology, 185</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 114428. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.bcp.2021.114428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CF4435D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="4C6F8DA4" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> 349.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kozyavkina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kozyavkina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Barylyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. G., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2015). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bioactive water </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and neuroendocrine-immune complex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: UNESCO-SOCIO. 349.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C90D12" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="6E99BAF2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kumar, P., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Banik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. P., Goel, A., Chakraborty, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bagchi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bagchi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. (2023). Chemical, microbial and safety profiling of a standardized </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Withania</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>somnifera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ashwagandha) extract and Withaferin A, a potent novel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>phytotherapeutic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the millennium. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Functional Foods in Health and Disease, 13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 36-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.31989/ffhd.v13i2.1020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19072D8E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="1AA5C51C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lapovets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lutsyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. (2004). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Handbook of laboratory immunology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> 173.</w:t>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lviv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 173.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436B550A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="64878BED" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Li, L. A., &amp; Wang, P. W. (2005). PCB126 induces differential changes in androgen, cortisol, and aldosterone biosynthesis in human adrenocortical H295R cells. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Toxicological Sciences, 85</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 530-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/toxsci/kfi130</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07AA30CF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="3F0FEB40" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lu, S., Wu, D., Sun, G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Geng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F., Shen, Y., Tan, J., Sun, X., &amp; Ding, S. (2019). Gastroprotective effects of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kangfuxin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> against water-immersion and restraint stress-induced gastric ulcer in rats: Roles of antioxidation, anti-inflammation, and pro-survival. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pharmaceutical Biology, 57</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 770-777. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/13880209.2019.1679814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="271F3650" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="60C0BC28" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lupandin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. V. (1989). On the role of catecholaminergic synapses in the mechanism of adaptation formation with the participation of polyphenolic adaptogens [in Russian]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fiziologicheskii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zhurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSSR, 75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(8), 1082-1088.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73736EFB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="5CFF366D" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lyubitelev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Studitsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. (2023). Inhibition of cancer development by natural plant polyphenols: Molecular mechanisms. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>International Journal of Molecular Sciences, 24</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(13), 10663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijms241310663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E757DCF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="45D7E304" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Meerson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F. Z. (1991). Protective effects of adaptation and some prospects for the development of adaptive medicine [in Russian]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Uspekhi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fiziologicheskikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nauk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(2), 52-89.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6833F4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="062CEE1E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moreno-Nieves, U. Y., Mundy, D. C., Shin, J. H., Tam, K., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sunwoo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. B. (2018). The aryl hydrocarbon receptor modulates the function of human CD56bright NK cells. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>European Journal of Immunology, 48</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 771-776. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/eji.201747289</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="749E1BF6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="04B7AA54" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Murray, I. A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Perdew</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G. H. (2020). How Ah receptor ligand specificity became important in understanding its physiological function. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>International Journal of Molecular Sciences, 21</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(24), 9614. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijms21249614</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70A3A42D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="150DF930" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nebert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. W., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bausserman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. L. (1970). Genetic differences in the extent of aryl hydrocarbon hydroxylase induction in mouse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>fetal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cell cultures. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Biological Chemistry, 245</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(23), 6373-6382.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DE3D45" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="541D6168" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oh, C. S., Kim, H. J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Jeong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. W., Park, J. H., &amp; Park, W. (2023). Immunomodulatory effects of Korean Red Ginseng (Panax ginseng) and its active ingredients. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hantopic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.23146/HAN.2023.4.01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78E161B2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="062EAAC0" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ojo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E. S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tischkau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. A. (2021). The role of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AhR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the hallmarks of brain aging: Friend and foe. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Cells, 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 2729. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/cells10102729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="796DDD80" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="475944AB" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Panasyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Levkut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. H., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., Alekseyev, O. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kovbasnyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Balanovskyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. P. (1994). Experimental study of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adaptogenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> properties of "Crimean" balm [in Ukrainian]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fiziologichnyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zhurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(3-4), 25-30.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D770D0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="46AC2172" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Panasyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Levkut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Shumakov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. F., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sychova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. O., Alekseyev, O. I., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bakova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M. (1996). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Adaptogenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Ukraine Patent No. 10271. Bull № 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120F920A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="548BFDA3" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Panossian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2023). Challenges in phytotherapy research. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Frontiers in Pharmacology, 14</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1199516. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fphar.2023.1199516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A623F21" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="198E2D49" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Panossian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Efferth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T. (2022). Network pharmacology of adaptogens in the assessment of their pleiotropic therapeutic activity. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pharmaceuticals, 15</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ph15091051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="261CC95B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="7E6BFF8A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Panossian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Seo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E. J., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Efferth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T. (2018). Novel molecular mechanisms for the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adaptogenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effects of herbal extracts on isolated brain cells using systems biology. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Phytomedicine, 50</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 257-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.phymed.2018.09.204</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39655EFB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="10374FEA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Panossian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Seo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E. J., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Efferth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T. (2019). Effects of anti-inflammatory and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adaptogenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> herbal extracts on gene expression of eicosanoids </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>signaling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pathways in isolated brain cells. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Phytomedicine, 60</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 152881. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.phymed.2019.152881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00F9A27F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="3501845F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Panossian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Wikman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G. (2010). Effects of adaptogens on the central nervous system and the molecular mechanisms associated with their stress-protective activity. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pharmaceuticals, 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 188-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ph3010188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03DB976A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="16400B7A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Panossian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Efferth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Shikov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Pozharitskaya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kuchta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K., Mukherjee, P. K., Banerjee, S., Heinrich, M., Wu, W., Guo, D. A., &amp; Wagner, H. (2021). Evolution of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adaptogenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concept from traditional use to medical systems: Pharmacology of stress- and aging-related diseases. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medicinal Research Reviews, 41</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 630-703. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/med.21743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A4C769B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="32050E6E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Phelan, D., Winter, G. M., Rogers, W. J., Lam, J. C., &amp; Denison, M. S. (1988). Activation of the Ah receptor signal transduction pathway by bilirubin and biliverdin. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Archives of Biochemistry and Biophysics, 357</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 155-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1006/abbi.1998.0814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="026EE705" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="070753E7" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B32C77">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poland, A., Glover, E., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. S. (1976). Stereospecific, high affinity binding of 2,3,7,8-tetrachlorodibenzo-p-dioxin by hepatic cytosol. Evidence that the binding species is receptor for induction of aryl hydrocarbon hydroxylase. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Biological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Chemistry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 251</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:color w:val="262626"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(16), 4936-4946.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A162B1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="3F2A7266" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Popadynets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Badyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Skaliy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Hagner-Derengowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Napierata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Muszkieta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., Sokołowski, D., Zukow, W., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rybałko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interpersonal differences caused by adaptogen changes in entropies of EEG, HRV, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>immunocytogram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>leukocytogram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(Suppl. 2), 982-999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.7752/jpes.2020.s2139</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11541553" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="5A7396B5" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. I. (2018). Features of the immunotropic effects of partial components of the balneotherapeutic complex of spa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 919-935. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.5281/zenodo.2546368</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61C2D8DB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="1F698DED" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. I. (2019). Features of the neurotropic effects of partial components of the balneotherapeutic complex of spa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 396-409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.5281/zenodo.2596710</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B06433F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="2F766D5A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> 300.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2011). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Stresslimiting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adaptogene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mechanism of biological and curative activity of water </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Computerpress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 300.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4E7AC4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="6D4DEEA2" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Flyunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Alyeksyeyev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Barylyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. G., &amp; Bilas, V. R. (2003). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sanogenetic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bases of rehabilitation on spa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' urological patients from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chornobylian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contingent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Computerpress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 192.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C8ADFE" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Korda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Klishch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. V., &amp; Zukow, W. (Eds.). (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Mineral waters, metabolism, neuro-endocrine-immune complex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Odesa: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Feniks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 252.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC7CDE6" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ivassivka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Flyunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. S. (2000). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bioactive water </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the stomach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Computerpress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 234.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E32EE96" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Popovych, I. L., Flyunt, I. S., Alyeksyeyev, O. I., Barylyak, L. G., &amp; Bilas, V. R. (2003). </w:t>
-[...122 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kozyavkina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kozyavkina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Korolyshyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lukovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y. S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Barylyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. G. (2014). Correlation between indices of the heart rate variability and parameters of ongoing EEG in patients suffering from chronic renal pathology. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Neurophysiology, 46</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 139-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11062-014-9420-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B25958B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="52F7B80C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kulchynskyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. B., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. I., Zukow, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kovbasnyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Korolyshyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T. A. (2018). Interrelations between changes in parameters of HRV, EEG and phagocytosis at patients with chronic pyelonephritis and cholecystitis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 135-156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.5281/zenodo.1179635</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BE6C8BE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="045C901C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Computerpress. 239.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ivassivka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Aksentiychuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. (Eds.). (2005). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Balneocardioangiology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The impact of balneotherapy in the spa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>' on the cardiovascular system and physical performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Computerpress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. 239.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAFF34B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="6E113D4A" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Potapovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lulli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., Fidanza, P., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kostyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. A., De Luca, C., Pastore, S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Korkina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, L. G. (2011). Plant polyphenols differentially modulate inflammatory responses of human keratinocytes by interfering with activation of transcription factors NF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>κ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AhR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and EGFR–ERK pathway. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Toxicology and Applied Pharmacology, 255</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 138-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.taap.2011.06.007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C156F05" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="266925CA" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quintana, F. J., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sherr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. H. (2013). Aryl hydrocarbon receptor control of adaptive immunity. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pharmacological Reviews, 65</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1148-1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1124/pr.113.007823</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D50E670" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="2ADB6B0F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rejano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Gordillo, C., Marín-Díaz, B., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ordiales-Talavero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Merino, J., González-Rico, F., &amp; Fernandez-Salguero, P. (2022). From nucleus to organs: Insights of aryl hydrocarbon receptor molecular mechanisms. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>International Journal of Molecular Sciences, 23</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(23), 14919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijms232314919</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33A52570" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="3EA6EC86" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...40 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zakalyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chopyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fihura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. A., Bilas, V. R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Badiuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., &amp; Zukow, W. (2021). Bioactive water </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ozokerite have the same neuro-endocrine-immune effects in male rats caused by aryl hydrocarbons. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PharmacologyOnLine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 213-226.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619A0FDA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="24CCB4DC" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Saha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., &amp; Samuel, M. (2024). Dietary xenobiotics and their role in immunomodulation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Food Science and Biotechnology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10068-024-01454-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E5F1A0D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="5C433024" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sergeeva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kiseleva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Pomozova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Shkrabtak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Frolova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., &amp; Vereshchagin, A. (2021). Experimental studies of the effect of schisandra chinensis extract on the state of adaptive capabilities of rats under chronic and general exposure to cold. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>International Journal of Environmental Research and Public Health, 18</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(22), 11780. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijerph182211780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5177483A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="189AB537" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B32C77">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shin, J. H., Moreno-Nieves, U. Y., Zhang, L. H., Chen, C., Dixon, A. L., Linde, M. H., Mace, E. M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sunwoo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. B. (2021). AHR regulates NK cell migration via ASB2-mediated ubiquitination of Filamin A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Frontiers in Immunology, 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fimmu.2021.624284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="681ABB4D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="0226B42F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Struk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Z. D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Melnyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. I., Zukow, W., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The diversity of immune reactions to balneotherapy and their accompaniments. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 349-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.5281/zenodo.3533871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="649057D4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="21DB2134" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B32C77">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sun, X. B., Matsumoto, T., &amp; Yamada, H. (1992). Anti-ulcer activity and mode of action of the polysaccharide fraction from the leaves of Panax ginseng. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Planta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 58</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:color w:val="262626"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 432-435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId71" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1055/s-2006-961504</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10865E93" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="6E958F39" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Szaefer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H., Licznerska, B., &amp; Baer-Dubowska, W. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The aryl hydrocarbon receptor and its crosstalk: A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>chemopreventive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> target of naturally occurring and modified phytochemicals. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Molecules, 29</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(18), 4283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/molecules29184283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DE6D8DD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="7AA46B8C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tang, J. S., Cait, A., Li, Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Abolins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Thompson, H., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Herst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Vissers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., &amp; Gasser, O. (2021). Practical approach to explore the effects of polyphenols on aryl hydrocarbon receptor regulated immune function. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Agricultural and Food Chemistry, 69</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 8625-8633. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.jafc.1c01845</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C1A573F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="10BEE527" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tekin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, İ. Ö., &amp; Marotta, F. (2018). Polyphenols and immune system. In R. R. Watson, V. R. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Preedy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zibadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Polyphenols: Prevention and treatment of human disease</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 263-276). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/B978-0-12-813008-7.00021-X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4991F83C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="0669D66C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todorova, V., Ivanov, K., &amp; Ivanova, S. (2021). Comparison between the biological active compounds in plants with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adaptogenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> properties (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rhaponticum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>carthamoides</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lepidium </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>meyenii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Eleutherococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>senticosus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Panax ginseng). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Plants, 11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/plants11010064</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FECE272" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="2553AB21" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Trego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. L., Hoh, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kellar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Meszaros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Robbins, M. N., Dodder, N. G., Whitehead, A., &amp; Lewison, R. L. (2018). Comprehensive screening links halogenated organic compounds with testosterone levels in male Delphinus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>delphis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the Southern California Bight. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Environmental Science &amp; Technology, 52</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3101-3109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.est.7b04652</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DB828A6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="15D8C5D1" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tserkovnyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V. (2001a). Aerobic training optimization of the effect of balneotherapy at the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' resort on physical performance and its support systems [in Ukrainian]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ukrainian Balneological Journal, 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 39-45.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFC3E3F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="38299893" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tserkovnyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V. (2001b). The influence of aerobic training against the background of balneotherapy at the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' resort on physical performance and its hemodynamic and metabolic support [in Ukrainian]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ukrainian Balneological Journal, 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 55-64.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ECDDD6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="2ECF1B57" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang, X., Hawkins, B. T., &amp; Miller, D. S. (2011). Aryl hydrocarbon receptor-mediated up-regulation of ATP-driven xenobiotic efflux transporters at the blood-brain barrier. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>FASEB Journal, 25</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 644-652. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1096/fj.10-169227</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41074A9C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="5A58AD93" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wang, Y., Ye, X., Ma, Z., Liang, Q., Lu, B., Tan, H., Xiao, C., Zhang, B., &amp; Gao, Y. (2008). Induction of cytochrome P450 1A1 expression by ginsenoside Rg1 and Rb1 in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">HepG2 cells. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>European Journal of Pharmacology, 601</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-3), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.ejphar.2008.10.057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FC623C7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="1707B97F" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Winkelmann, T., Thayer, J. F., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Pohlak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. T., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nees</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F., Grimm, O., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Flor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. (2017). Structural brain correlates of heart rate variability in healthy young adult population. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Brain Structure and Function, 222</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1061-1068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s00429-016-1185-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F5772B7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="1E63EF7E" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Z., Li, D., Yu, W., Zhang, Q., Hou, X., He, Y., &amp; Kou, X. (2017). Mechanisms and therapeutic prospects of polyphenols as modulators of the aryl hydrocarbon receptor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Food &amp; Function, 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1414-1437. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1039/c6fo01810f</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58D8C61F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="7AE76AA5" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yang, X., Liu, H., Ye, T., Lei, X., Jiang, K., Zhou, Y., Xiao, X., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K., Wang, G., &amp; Duan, C. (2020). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AhR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activation attenuates calcium oxalate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nephrocalcinosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by diminishing M1 macrophage polarization and promoting M2 macrophage polarization. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Theranostics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(26), 12011-12025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.7150/thno.51144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F3585FB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="1AF32CC9" w14:textId="77777777" w:rsidR="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B32C77">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ye, L., Zhao, B., Hu, G., Chu, Y., &amp; Ge, R. S. (2011). Inhibition of human and rat testicular steroidogenic enzyme activities by bisphenol A. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Toxicology Letters, 207</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-142. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.toxlet.2011.09.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1361A52F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="7E09E3C5" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Zhang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., Ma, L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Luo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., Ren, T., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Liu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Pan, L., Liang, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Wang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Z., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Jiang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Xiao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, X., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Zheng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Low-medium polarity ginsenosides from wild ginseng improves immunity by activating the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AhR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/MAPK pathway through tryptophan metabolism driven by gut microbiota. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Agricultural and Food Chemistry, 72</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(47), 26142-26154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.jafc.4c04830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="240ABBFD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="5C740B14" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhou, L. (2016). AHR function in lymphocytes: Emerging concepts. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Trends in Immunology, 37</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.it.2015.11.007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4ADAB06D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="6AD9EAAF" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fihura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Żukow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, X., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Muszkieta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hagner-Derengowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Smoleńska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Michalska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Melnyk, O. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zakalyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kondratska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Voloshyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. R., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2024). Prevention of adverse effects of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>balneofactors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' Spa on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>gastroenterologic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patients through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>phytoadaptogens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and therapeutic physical education: Mechanisms of rehabilitation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 24</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 791-810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId85" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.7752/jpes.2024.04093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42AF256E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="450D3568" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fihura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Korda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Klishch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., Melnyk, O. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yanchij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. I., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2024). Modulating effects of Ukrainian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>phytocomposition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Balm </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'" on post stress changes in neuroendocrine-immune complex, metabolome, electrocardiogram, and gastric mucosa at rats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 64</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId86" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://dx.doi.org/10.12775/JEHS.2024.64.55171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="543BD303" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="26C6BE1C" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., Fil, V. M., Kovalchuk, H. Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Voloshyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kopko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lupak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ivasivka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Musiyenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. V., Bilas, V. R., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2022). The role of innate muscular endurance and resistance to hypoxia in reactions to acute stress </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">of immunity in rats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 22</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1608-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.7752/jpes.2022.07202</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="161B0311" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="3177FE28" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Flyunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I-S. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ponomarenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. B., Rybak, N. Y., Fil', V. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kovalchuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Sarancha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nahurna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y. V. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polyvariant change of step-test under the influence of natural adaptogens and their accompaniments. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pedagogy and Psychology of Sport, 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 74-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId88" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.12775/PPS.2020.06.02.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25516903" w14:textId="1D6BB7BC" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="635E1108" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Flyunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I-S. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., Kovalchuk, H. Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nahurna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sarancha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. M. (2021). Forecasting of multivariant changes in step test under the influence of natural adaptogens. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pedagogy and Psychology of Sport, 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 85-93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.12775/PPS.2021.07.01.007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F3656A8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="2AC04B35" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zavidnyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Korda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Mysula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Klishch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zhulkevych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Muszkieta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Napierata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hagner-Derengowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Skaliy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2020). Role of organic carbon and nitrogen of mineral waters in their neuro-endocrine effects at female rats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>International Journal of Applied Exercise Physiology, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(4), 20-25.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A73836" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="2E11E7ED" w14:textId="77777777" w:rsidR="005C1721" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
-[...17 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Muszkieta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hagner-Derengowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Smoleńska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Żukow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, X., Fil, V. M., Kovalchuk, H. Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Voloshyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kopko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lupak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ivasivka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Musiyenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ruzhylo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kindrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2022a). Role of organic substances of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Naftussya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bioactive water in its effects on dynamic and static fitness in rats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 22</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2733-2742. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.7752/jpes.2022.11347</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0424268B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...3 lines deleted...]
-        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+    <w:p w14:paraId="6FFC0DEC" w14:textId="50791D59" w:rsidR="00503593" w:rsidRPr="005C1721" w:rsidRDefault="005C1721" w:rsidP="005C1721">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
-[...26 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Muszkieta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hagner-Derengowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Smoleńska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Żukow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, X., Melnyk, O. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tserkoniuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hryhorenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yanchij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kindrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. L. (2022b). Effects of rehabilitation at the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truskavets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' spa on physical working capacity and its neural, metabolic, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hemato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-immune accompaniments. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 22</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005C1721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2708-2722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-        <w:r w:rsidRPr="00B32C77">
+      <w:hyperlink r:id="rId91" w:history="1">
+        <w:r w:rsidRPr="005C1721">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="19"/>
             <w:rFonts w:eastAsia="Tahoma"/>
             <w:color w:val="1E6FFF"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.7752/jpes.2022.11344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidSect="00B32C77">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId95"/>
+    <w:sectPr w:rsidR="00503593" w:rsidRPr="005C1721" w:rsidSect="0086634F">
+      <w:headerReference w:type="even" r:id="rId92"/>
+      <w:headerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="even" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:headerReference w:type="first" r:id="rId96"/>
+      <w:footerReference w:type="first" r:id="rId97"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="1417" w:footer="1417" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="1417" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BC6E579" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+    <w:p w14:paraId="739F42F8" w14:textId="77777777" w:rsidR="00F66766" w:rsidRDefault="00F66766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CB624A4" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+    <w:p w14:paraId="076F3380" w14:textId="77777777" w:rsidR="00F66766" w:rsidRDefault="00F66766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="SimSun"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...8 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="SimHei">
+    <w:altName w:val="黑体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2847B1C3" w14:textId="77777777" w:rsidR="00CE7C61" w:rsidRDefault="00CE7C61">
+  <w:p w14:paraId="3465D952" w14:textId="77777777" w:rsidR="00E6013F" w:rsidRDefault="00E6013F">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="TekstkomentarzaZnak"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="426D44F2" w14:textId="59950ECC" w:rsidR="00AD71CD" w:rsidRDefault="00AD71CD">
+  <w:p w14:paraId="35D3E035" w14:textId="77777777" w:rsidR="00503593" w:rsidRDefault="007170BB">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="56435398" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRDefault="00D905EB">
-[...124 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-186751391"/>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="573EAC1B" w14:textId="77777777" w:rsidR="00503593" w:rsidRDefault="007170BB">
+        <w:pPr>
+          <w:pStyle w:val="TekstkomentarzaZnak"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CD4BB28" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+    <w:p w14:paraId="7256B556" w14:textId="77777777" w:rsidR="00F66766" w:rsidRDefault="00F66766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="720B2556" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+    <w:p w14:paraId="1FC71CEB" w14:textId="77777777" w:rsidR="00F66766" w:rsidRDefault="00F66766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3394668D" w14:textId="77777777" w:rsidR="00CE7C61" w:rsidRDefault="00CE7C61">
+  <w:p w14:paraId="298C5EDC" w14:textId="77777777" w:rsidR="00E6013F" w:rsidRDefault="00E6013F">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Tekstprzypisukocowego"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="276D9FAA" w14:textId="77777777" w:rsidR="00CE7C61" w:rsidRDefault="00CE7C61">
+  <w:p w14:paraId="26D60F07" w14:textId="77777777" w:rsidR="00E6013F" w:rsidRDefault="00E6013F">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Tekstprzypisukocowego"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="52C80244" w14:textId="4987A80C" w:rsidR="00CE7C61" w:rsidRPr="0062428C" w:rsidRDefault="0062428C" w:rsidP="0062428C">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:left w:w="10" w:type="dxa"/>
+        <w:right w:w="10" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2018"/>
+      <w:gridCol w:w="5170"/>
+      <w:gridCol w:w="1880"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0086634F" w14:paraId="5F297C79" w14:textId="77777777" w:rsidTr="0086634F">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2018" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F6FA"/>
+          <w:tcMar>
+            <w:top w:w="180" w:type="dxa"/>
+            <w:left w:w="160" w:type="dxa"/>
+            <w:bottom w:w="180" w:type="dxa"/>
+            <w:right w:w="160" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="611FB2CB" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+          <w:pPr>
+            <w:jc w:val="both"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="2B856018" wp14:editId="36C441C6">
+                <wp:extent cx="1037590" cy="378460"/>
+                <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
+                <wp:docPr id="4" name="Picture 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="4" name="Picture 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1063899" cy="388397"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="0" w:type="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="0D3B66"/>
+          <w:tcMar>
+            <w:top w:w="220" w:type="dxa"/>
+            <w:left w:w="260" w:type="dxa"/>
+            <w:bottom w:w="220" w:type="dxa"/>
+            <w:right w:w="260" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="181B0ADD" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>QUALITY IN SPORT</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="607C7016" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>eISSN</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2450-3118 · Open Access · Peer-reviewed</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="20E4F7DA" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">apcz.umk.pl/QS Nicolaus Copernicus University in </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Toruń</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="0" w:type="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="0D3B66"/>
+          <w:tcMar>
+            <w:top w:w="140" w:type="dxa"/>
+            <w:left w:w="140" w:type="dxa"/>
+            <w:bottom w:w="140" w:type="dxa"/>
+            <w:right w:w="140" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="0B052357" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+          <w:pPr>
+            <w:jc w:val="both"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="221C2698" wp14:editId="2D014AA5">
+                <wp:extent cx="1007745" cy="966470"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="11430"/>
+                <wp:docPr id="5" name="Picture 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="5" name="Picture 2"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1007999" cy="966626"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="55990CD1" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="both"/>
       <w:rPr>
-        <w:sz w:val="96"/>
-[...1 lines deleted...]
-        <w:lang w:val="pl-PL"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6B8D861D" w14:textId="197E2A26" w:rsidR="0086634F" w:rsidRDefault="00E6013F" w:rsidP="0086634F">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="25" w:name="_Hlk240011768"/>
+    <w:r w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>Surname</w:t>
+    </w:r>
+    <w:r w:rsidR="007D5ACE" w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>Name</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="25"/>
+    <w:r w:rsidR="007D5ACE" w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>Surname, Name</w:t>
+    </w:r>
+    <w:r w:rsidR="007D5ACE" w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>Surname, Name</w:t>
+    </w:r>
+    <w:r w:rsidR="007D5ACE" w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> and </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>Surname, Name</w:t>
+    </w:r>
+    <w:r w:rsidR="007D5ACE" w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6013F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>Title of the Paper</w:t>
+    </w:r>
+    <w:r w:rsidR="0086634F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>. Quality in Sport. 2026;</w:t>
+    </w:r>
+    <w:r w:rsidR="003776E0">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00885422">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="0086634F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>:7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>7777</w:t>
+    </w:r>
+    <w:r w:rsidR="0086634F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="00C158DD">
+        <w:rPr>
+          <w:rStyle w:val="TekstprzypisukocowegoZnak"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.12775/QS.2026.71.77777</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="2F5EFEB9" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:jc w:val="center"/>
+      <w:tblCellMar>
+        <w:left w:w="10" w:type="dxa"/>
+        <w:right w:w="10" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9070"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0086634F" w:rsidRPr="00CC4774" w14:paraId="092D7F99" w14:textId="77777777" w:rsidTr="00D23E7F">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5000" w:type="pct"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F6FA"/>
+          <w:tcMar>
+            <w:top w:w="140" w:type="dxa"/>
+            <w:left w:w="200" w:type="dxa"/>
+            <w:bottom w:w="140" w:type="dxa"/>
+            <w:right w:w="200" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="6A5EC02B" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>ARTICLE TIMELINE</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4FFF1DF7" w14:textId="380ED775" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Received: </w:t>
+          </w:r>
+          <w:r w:rsidR="00E6013F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>01</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>.0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E6013F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>9</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">.2026. Accepted: </w:t>
+          </w:r>
+          <w:r w:rsidR="0056580E">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>07</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>.0</w:t>
+          </w:r>
+          <w:r w:rsidR="0056580E">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>9</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">.2026. Published: </w:t>
+          </w:r>
+          <w:r w:rsidR="00E6013F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>.0</w:t>
+          </w:r>
+          <w:r w:rsidR="0056580E">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>9</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>.2026.</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3184D584" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="500006FD" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>The journal has been awarded 20 points in the parametric evaluation by the Polish Ministry of Higher Education and Science (Annex to the announcement of 05.01.2024, No. 32553). Unique Journal Identifier: 201398. Scientific disciplines assigned: Economics and Finance (Field of Social Sciences); Management and Quality Sciences (Field of Social Sciences).</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2C18F02D" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Punkty Ministerialne z 2019 – aktualny rok 20 punktów. Załącznik do komunikatu Ministra Szkolnictwa Wyższego i Nauki z dnia 05.01.2024 Lp. 32553. Posiada Unikatowy Identyfikator Czasopisma: 201398. Przypisane dyscypliny naukowe: Ekonomia i finanse (Dziedzina nauk społecznych); Nauki o zarządzaniu i jakości (Dziedzina nauk społecznych). </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>© The Authors 2026.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="53C2C723" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="725E6CEB" w14:textId="77777777" w:rsidR="0086634F" w:rsidRDefault="0086634F" w:rsidP="0086634F">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">OPEN ACCESS · CC BY-NC-SA 4.0   This article is published with open access under the License Open Journal Systems of Nicolaus Copernicus University in </w:t>
+    </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="0062428C">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="96"/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-PL"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>Must</w:t>
+      <w:t>Toruń</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="0062428C">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="96"/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-PL"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve"> be &gt; 14 </w:t>
+      <w:t>, Poland, and is distributed under the terms of the Creative Commons Attribution Non-commercial Share Alike License (</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="0062428C">
+    <w:hyperlink r:id="rId4">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://creativecommons.org/licenses/by-nc-sa/4.0/</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
       <w:rPr>
-        <w:sz w:val="96"/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-PL"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>pages</w:t>
+      <w:t>), which permits unrestricted non-commercial use, distribution, and reproduction in any medium, provided the work is properly cited. The authors declare no conflict of interest regarding the publication of this paper.</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
+  </w:p>
+  <w:p w14:paraId="585800B9" w14:textId="19D58258" w:rsidR="0086634F" w:rsidRDefault="0086634F">
+    <w:pPr>
+      <w:pStyle w:val="Tekstprzypisukocowego"/>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2EF62683" w14:textId="77777777" w:rsidR="00273FAD" w:rsidRPr="0086634F" w:rsidRDefault="00273FAD">
+    <w:pPr>
+      <w:pStyle w:val="Tekstprzypisukocowego"/>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="045B971C"/>
+    <w:nsid w:val="D4EAA0A9"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="045B971C"/>
+    <w:tmpl w:val="D4EAA0A9"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DAC307F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7BEA60F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32101411"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="32101411"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35D7304A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35D7304A"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A3B13CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6A3B13CB"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none" w:color="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E768920"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E768920"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="UyteHipercze"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hangingChars="200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
+  <w:zoom w:percent="190"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B03FFE"/>
-[...284 lines deleted...]
-    <w:rsid w:val="7FD30895"/>
+    <w:rsidRoot w:val="00172A27"/>
+    <w:rsid w:val="00011809"/>
+    <w:rsid w:val="0003036F"/>
+    <w:rsid w:val="00050A31"/>
+    <w:rsid w:val="00052F9E"/>
+    <w:rsid w:val="000567A5"/>
+    <w:rsid w:val="00056CDB"/>
+    <w:rsid w:val="00057344"/>
+    <w:rsid w:val="00057724"/>
+    <w:rsid w:val="00061ECF"/>
+    <w:rsid w:val="000627F0"/>
+    <w:rsid w:val="00076596"/>
+    <w:rsid w:val="000A149C"/>
+    <w:rsid w:val="000A1664"/>
+    <w:rsid w:val="000A7A88"/>
+    <w:rsid w:val="000B55A0"/>
+    <w:rsid w:val="000E1E45"/>
+    <w:rsid w:val="000E252C"/>
+    <w:rsid w:val="000F4702"/>
+    <w:rsid w:val="000F48C4"/>
+    <w:rsid w:val="000F7D10"/>
+    <w:rsid w:val="001116F6"/>
+    <w:rsid w:val="00115CBC"/>
+    <w:rsid w:val="00123688"/>
+    <w:rsid w:val="001242D4"/>
+    <w:rsid w:val="00133ED9"/>
+    <w:rsid w:val="00172A27"/>
+    <w:rsid w:val="00180FD1"/>
+    <w:rsid w:val="00181B3D"/>
+    <w:rsid w:val="0019318F"/>
+    <w:rsid w:val="001A65BE"/>
+    <w:rsid w:val="001B2A35"/>
+    <w:rsid w:val="001B3208"/>
+    <w:rsid w:val="001C3824"/>
+    <w:rsid w:val="001C6274"/>
+    <w:rsid w:val="001C6322"/>
+    <w:rsid w:val="001D1ED4"/>
+    <w:rsid w:val="001E214B"/>
+    <w:rsid w:val="001E71C7"/>
+    <w:rsid w:val="001F4C8F"/>
+    <w:rsid w:val="00204D60"/>
+    <w:rsid w:val="002078C2"/>
+    <w:rsid w:val="00225CAA"/>
+    <w:rsid w:val="002331B0"/>
+    <w:rsid w:val="0023509B"/>
+    <w:rsid w:val="00241575"/>
+    <w:rsid w:val="002418C4"/>
+    <w:rsid w:val="00241D4B"/>
+    <w:rsid w:val="00243479"/>
+    <w:rsid w:val="00246345"/>
+    <w:rsid w:val="00256665"/>
+    <w:rsid w:val="002600D6"/>
+    <w:rsid w:val="00262C8E"/>
+    <w:rsid w:val="00262E0D"/>
+    <w:rsid w:val="00273FAD"/>
+    <w:rsid w:val="00277D25"/>
+    <w:rsid w:val="002807A3"/>
+    <w:rsid w:val="00283FA8"/>
+    <w:rsid w:val="00293DAE"/>
+    <w:rsid w:val="00296C0A"/>
+    <w:rsid w:val="002B3076"/>
+    <w:rsid w:val="002B3A86"/>
+    <w:rsid w:val="002C2E3A"/>
+    <w:rsid w:val="002E0919"/>
+    <w:rsid w:val="002E500B"/>
+    <w:rsid w:val="002E5054"/>
+    <w:rsid w:val="002F1A78"/>
+    <w:rsid w:val="00302853"/>
+    <w:rsid w:val="0030523F"/>
+    <w:rsid w:val="00320B9B"/>
+    <w:rsid w:val="00326875"/>
+    <w:rsid w:val="0033162D"/>
+    <w:rsid w:val="003334FF"/>
+    <w:rsid w:val="00344A61"/>
+    <w:rsid w:val="00345129"/>
+    <w:rsid w:val="0035450B"/>
+    <w:rsid w:val="003619DC"/>
+    <w:rsid w:val="00362E0F"/>
+    <w:rsid w:val="00363259"/>
+    <w:rsid w:val="00363402"/>
+    <w:rsid w:val="00364050"/>
+    <w:rsid w:val="0036683F"/>
+    <w:rsid w:val="00367A3C"/>
+    <w:rsid w:val="00367A5A"/>
+    <w:rsid w:val="00374406"/>
+    <w:rsid w:val="003760D7"/>
+    <w:rsid w:val="003776E0"/>
+    <w:rsid w:val="00385495"/>
+    <w:rsid w:val="003944E4"/>
+    <w:rsid w:val="003950EE"/>
+    <w:rsid w:val="003A1259"/>
+    <w:rsid w:val="003C77AE"/>
+    <w:rsid w:val="00410B5F"/>
+    <w:rsid w:val="0043559B"/>
+    <w:rsid w:val="004469A1"/>
+    <w:rsid w:val="004827BB"/>
+    <w:rsid w:val="00491194"/>
+    <w:rsid w:val="004C0221"/>
+    <w:rsid w:val="004C0491"/>
+    <w:rsid w:val="004D5EBC"/>
+    <w:rsid w:val="004E4884"/>
+    <w:rsid w:val="004F4C4F"/>
+    <w:rsid w:val="00503593"/>
+    <w:rsid w:val="00515690"/>
+    <w:rsid w:val="005164A9"/>
+    <w:rsid w:val="005260C5"/>
+    <w:rsid w:val="00526CD3"/>
+    <w:rsid w:val="0054145A"/>
+    <w:rsid w:val="00545EB1"/>
+    <w:rsid w:val="005549B9"/>
+    <w:rsid w:val="00556A43"/>
+    <w:rsid w:val="0056580E"/>
+    <w:rsid w:val="00565A93"/>
+    <w:rsid w:val="00583E06"/>
+    <w:rsid w:val="005847B8"/>
+    <w:rsid w:val="0058780A"/>
+    <w:rsid w:val="005927D1"/>
+    <w:rsid w:val="005A6154"/>
+    <w:rsid w:val="005C16F8"/>
+    <w:rsid w:val="005C1721"/>
+    <w:rsid w:val="005C2596"/>
+    <w:rsid w:val="005C25F8"/>
+    <w:rsid w:val="005D0798"/>
+    <w:rsid w:val="005D0F6F"/>
+    <w:rsid w:val="005D34DE"/>
+    <w:rsid w:val="005D42B6"/>
+    <w:rsid w:val="00603041"/>
+    <w:rsid w:val="0060430A"/>
+    <w:rsid w:val="00640412"/>
+    <w:rsid w:val="00646166"/>
+    <w:rsid w:val="00673249"/>
+    <w:rsid w:val="00683F41"/>
+    <w:rsid w:val="006B29FC"/>
+    <w:rsid w:val="006C2280"/>
+    <w:rsid w:val="006D4FB5"/>
+    <w:rsid w:val="006D5BE6"/>
+    <w:rsid w:val="006D5E8F"/>
+    <w:rsid w:val="006D75A5"/>
+    <w:rsid w:val="006E0A76"/>
+    <w:rsid w:val="00711656"/>
+    <w:rsid w:val="00714B69"/>
+    <w:rsid w:val="007170BB"/>
+    <w:rsid w:val="0072417F"/>
+    <w:rsid w:val="00724E98"/>
+    <w:rsid w:val="00730A6A"/>
+    <w:rsid w:val="00731BA9"/>
+    <w:rsid w:val="0074480A"/>
+    <w:rsid w:val="007531C4"/>
+    <w:rsid w:val="007533D3"/>
+    <w:rsid w:val="007556A8"/>
+    <w:rsid w:val="00763A96"/>
+    <w:rsid w:val="00765061"/>
+    <w:rsid w:val="00766B47"/>
+    <w:rsid w:val="00771485"/>
+    <w:rsid w:val="00776C04"/>
+    <w:rsid w:val="00797756"/>
+    <w:rsid w:val="007A369E"/>
+    <w:rsid w:val="007A4CAA"/>
+    <w:rsid w:val="007A4E5D"/>
+    <w:rsid w:val="007A7DCE"/>
+    <w:rsid w:val="007D54BA"/>
+    <w:rsid w:val="007D579E"/>
+    <w:rsid w:val="007D5ACE"/>
+    <w:rsid w:val="007D7EBC"/>
+    <w:rsid w:val="007E2104"/>
+    <w:rsid w:val="007F12FE"/>
+    <w:rsid w:val="007F2844"/>
+    <w:rsid w:val="007F5FBC"/>
+    <w:rsid w:val="00802459"/>
+    <w:rsid w:val="00803F48"/>
+    <w:rsid w:val="00806095"/>
+    <w:rsid w:val="00817B05"/>
+    <w:rsid w:val="00821017"/>
+    <w:rsid w:val="00841814"/>
+    <w:rsid w:val="00844A31"/>
+    <w:rsid w:val="00846CF9"/>
+    <w:rsid w:val="00852611"/>
+    <w:rsid w:val="008556AD"/>
+    <w:rsid w:val="00864DE8"/>
+    <w:rsid w:val="0086634F"/>
+    <w:rsid w:val="00882449"/>
+    <w:rsid w:val="00885422"/>
+    <w:rsid w:val="008867B2"/>
+    <w:rsid w:val="00886B22"/>
+    <w:rsid w:val="00891F9B"/>
+    <w:rsid w:val="008A002A"/>
+    <w:rsid w:val="008A09DC"/>
+    <w:rsid w:val="008A12AC"/>
+    <w:rsid w:val="008A188C"/>
+    <w:rsid w:val="008A7405"/>
+    <w:rsid w:val="008B6091"/>
+    <w:rsid w:val="008C2EFC"/>
+    <w:rsid w:val="008D57D0"/>
+    <w:rsid w:val="008E292F"/>
+    <w:rsid w:val="008E61DC"/>
+    <w:rsid w:val="008F0383"/>
+    <w:rsid w:val="009171CA"/>
+    <w:rsid w:val="009179B2"/>
+    <w:rsid w:val="00936276"/>
+    <w:rsid w:val="00940D4E"/>
+    <w:rsid w:val="0095026B"/>
+    <w:rsid w:val="009510BF"/>
+    <w:rsid w:val="00951EC6"/>
+    <w:rsid w:val="0096012B"/>
+    <w:rsid w:val="00961D31"/>
+    <w:rsid w:val="00963176"/>
+    <w:rsid w:val="009742B3"/>
+    <w:rsid w:val="00982393"/>
+    <w:rsid w:val="0098413A"/>
+    <w:rsid w:val="009B3B50"/>
+    <w:rsid w:val="009B69D5"/>
+    <w:rsid w:val="009C5179"/>
+    <w:rsid w:val="009D46CB"/>
+    <w:rsid w:val="009D7744"/>
+    <w:rsid w:val="009E058F"/>
+    <w:rsid w:val="009F7E1B"/>
+    <w:rsid w:val="00A137A2"/>
+    <w:rsid w:val="00A216EF"/>
+    <w:rsid w:val="00A27519"/>
+    <w:rsid w:val="00A3176E"/>
+    <w:rsid w:val="00A336D0"/>
+    <w:rsid w:val="00A41FC0"/>
+    <w:rsid w:val="00A45192"/>
+    <w:rsid w:val="00A469FF"/>
+    <w:rsid w:val="00A612BA"/>
+    <w:rsid w:val="00A626F8"/>
+    <w:rsid w:val="00A65224"/>
+    <w:rsid w:val="00A7042B"/>
+    <w:rsid w:val="00A72F95"/>
+    <w:rsid w:val="00A746C9"/>
+    <w:rsid w:val="00A74C25"/>
+    <w:rsid w:val="00A80581"/>
+    <w:rsid w:val="00A87573"/>
+    <w:rsid w:val="00A906D3"/>
+    <w:rsid w:val="00A9124F"/>
+    <w:rsid w:val="00A95870"/>
+    <w:rsid w:val="00AA18DB"/>
+    <w:rsid w:val="00AA5371"/>
+    <w:rsid w:val="00AA7C8A"/>
+    <w:rsid w:val="00AB503F"/>
+    <w:rsid w:val="00AB6F2A"/>
+    <w:rsid w:val="00AC2C34"/>
+    <w:rsid w:val="00AC34FB"/>
+    <w:rsid w:val="00AD2E3D"/>
+    <w:rsid w:val="00AD7514"/>
+    <w:rsid w:val="00AE030D"/>
+    <w:rsid w:val="00AE0F27"/>
+    <w:rsid w:val="00AE10ED"/>
+    <w:rsid w:val="00B01FA4"/>
+    <w:rsid w:val="00B02B7C"/>
+    <w:rsid w:val="00B04BE4"/>
+    <w:rsid w:val="00B0799C"/>
+    <w:rsid w:val="00B154FC"/>
+    <w:rsid w:val="00B33062"/>
+    <w:rsid w:val="00B37DE2"/>
+    <w:rsid w:val="00B57413"/>
+    <w:rsid w:val="00B71364"/>
+    <w:rsid w:val="00B76BA1"/>
+    <w:rsid w:val="00B849EA"/>
+    <w:rsid w:val="00B86BF5"/>
+    <w:rsid w:val="00B91F93"/>
+    <w:rsid w:val="00B9361A"/>
+    <w:rsid w:val="00B94AFC"/>
+    <w:rsid w:val="00BA05FD"/>
+    <w:rsid w:val="00BA0D8F"/>
+    <w:rsid w:val="00BA1C32"/>
+    <w:rsid w:val="00BA626C"/>
+    <w:rsid w:val="00BB5228"/>
+    <w:rsid w:val="00BC0466"/>
+    <w:rsid w:val="00BC321C"/>
+    <w:rsid w:val="00BC5D28"/>
+    <w:rsid w:val="00BE055B"/>
+    <w:rsid w:val="00BE14EE"/>
+    <w:rsid w:val="00BF05A5"/>
+    <w:rsid w:val="00BF3E0A"/>
+    <w:rsid w:val="00C14D14"/>
+    <w:rsid w:val="00C169FB"/>
+    <w:rsid w:val="00C27FC7"/>
+    <w:rsid w:val="00C30BBD"/>
+    <w:rsid w:val="00C36FA4"/>
+    <w:rsid w:val="00C50673"/>
+    <w:rsid w:val="00C52A3F"/>
+    <w:rsid w:val="00C56274"/>
+    <w:rsid w:val="00C756C4"/>
+    <w:rsid w:val="00C769FB"/>
+    <w:rsid w:val="00C8302C"/>
+    <w:rsid w:val="00C9084F"/>
+    <w:rsid w:val="00C94946"/>
+    <w:rsid w:val="00C94C0C"/>
+    <w:rsid w:val="00CA3E62"/>
+    <w:rsid w:val="00CA6EAF"/>
+    <w:rsid w:val="00CC19EE"/>
+    <w:rsid w:val="00CC4774"/>
+    <w:rsid w:val="00CC517F"/>
+    <w:rsid w:val="00CC7794"/>
+    <w:rsid w:val="00CD2C5D"/>
+    <w:rsid w:val="00CD5818"/>
+    <w:rsid w:val="00CF04EC"/>
+    <w:rsid w:val="00CF0DFE"/>
+    <w:rsid w:val="00CF2ADB"/>
+    <w:rsid w:val="00CF5886"/>
+    <w:rsid w:val="00D0552D"/>
+    <w:rsid w:val="00D061DB"/>
+    <w:rsid w:val="00D062B2"/>
+    <w:rsid w:val="00D13525"/>
+    <w:rsid w:val="00D23966"/>
+    <w:rsid w:val="00D23E7F"/>
+    <w:rsid w:val="00D27B0D"/>
+    <w:rsid w:val="00D37C93"/>
+    <w:rsid w:val="00D43704"/>
+    <w:rsid w:val="00D46206"/>
+    <w:rsid w:val="00D53969"/>
+    <w:rsid w:val="00D5675B"/>
+    <w:rsid w:val="00D56F07"/>
+    <w:rsid w:val="00D62891"/>
+    <w:rsid w:val="00D748FA"/>
+    <w:rsid w:val="00D8215C"/>
+    <w:rsid w:val="00D834FD"/>
+    <w:rsid w:val="00D86269"/>
+    <w:rsid w:val="00D95074"/>
+    <w:rsid w:val="00D964CB"/>
+    <w:rsid w:val="00DA64CD"/>
+    <w:rsid w:val="00DB40E5"/>
+    <w:rsid w:val="00DB7861"/>
+    <w:rsid w:val="00DC46A7"/>
+    <w:rsid w:val="00DC5742"/>
+    <w:rsid w:val="00DD0488"/>
+    <w:rsid w:val="00DD46F8"/>
+    <w:rsid w:val="00DE4538"/>
+    <w:rsid w:val="00DF5614"/>
+    <w:rsid w:val="00E02AEB"/>
+    <w:rsid w:val="00E06284"/>
+    <w:rsid w:val="00E239E7"/>
+    <w:rsid w:val="00E2577F"/>
+    <w:rsid w:val="00E272AC"/>
+    <w:rsid w:val="00E31A7B"/>
+    <w:rsid w:val="00E345DB"/>
+    <w:rsid w:val="00E34A24"/>
+    <w:rsid w:val="00E373C9"/>
+    <w:rsid w:val="00E46F9E"/>
+    <w:rsid w:val="00E54A6F"/>
+    <w:rsid w:val="00E6013F"/>
+    <w:rsid w:val="00E72B79"/>
+    <w:rsid w:val="00E84714"/>
+    <w:rsid w:val="00E93D85"/>
+    <w:rsid w:val="00EA048A"/>
+    <w:rsid w:val="00EA45BF"/>
+    <w:rsid w:val="00EB14FD"/>
+    <w:rsid w:val="00ED355C"/>
+    <w:rsid w:val="00EE7D6D"/>
+    <w:rsid w:val="00EF27AA"/>
+    <w:rsid w:val="00EF3EF5"/>
+    <w:rsid w:val="00EF7A6A"/>
+    <w:rsid w:val="00F05067"/>
+    <w:rsid w:val="00F07165"/>
+    <w:rsid w:val="00F16C1C"/>
+    <w:rsid w:val="00F2564B"/>
+    <w:rsid w:val="00F25ECB"/>
+    <w:rsid w:val="00F360AF"/>
+    <w:rsid w:val="00F423B1"/>
+    <w:rsid w:val="00F66766"/>
+    <w:rsid w:val="00F66B2E"/>
+    <w:rsid w:val="00F7518E"/>
+    <w:rsid w:val="00F76921"/>
+    <w:rsid w:val="00F76FC0"/>
+    <w:rsid w:val="00F85A31"/>
+    <w:rsid w:val="00F9149B"/>
+    <w:rsid w:val="00FA4AC5"/>
+    <w:rsid w:val="00FA7253"/>
+    <w:rsid w:val="00FB15A7"/>
+    <w:rsid w:val="00FB200D"/>
+    <w:rsid w:val="00FB657F"/>
+    <w:rsid w:val="00FC23B3"/>
+    <w:rsid w:val="00FD18CC"/>
+    <w:rsid w:val="00FD46A5"/>
+    <w:rsid w:val="00FD6114"/>
+    <w:rsid w:val="00FE19DB"/>
+    <w:rsid w:val="00FF10CA"/>
+    <w:rsid w:val="042060F5"/>
+    <w:rsid w:val="053B7179"/>
+    <w:rsid w:val="0554116B"/>
+    <w:rsid w:val="0598363A"/>
+    <w:rsid w:val="09FF759F"/>
+    <w:rsid w:val="0AF10B0A"/>
+    <w:rsid w:val="0C0A63CF"/>
+    <w:rsid w:val="0D082A6E"/>
+    <w:rsid w:val="10E20B40"/>
+    <w:rsid w:val="10FA6A61"/>
+    <w:rsid w:val="13703B2E"/>
+    <w:rsid w:val="144114C7"/>
+    <w:rsid w:val="15AB4390"/>
+    <w:rsid w:val="19CC56B4"/>
+    <w:rsid w:val="1A757778"/>
+    <w:rsid w:val="1AA77753"/>
+    <w:rsid w:val="1BB45BEA"/>
+    <w:rsid w:val="1C3041CB"/>
+    <w:rsid w:val="1CF60B78"/>
+    <w:rsid w:val="1E9D1D46"/>
+    <w:rsid w:val="1F184F13"/>
+    <w:rsid w:val="2014062E"/>
+    <w:rsid w:val="22883309"/>
+    <w:rsid w:val="22F464E8"/>
+    <w:rsid w:val="25BC4075"/>
+    <w:rsid w:val="25E145B1"/>
+    <w:rsid w:val="267E5734"/>
+    <w:rsid w:val="28A05C82"/>
+    <w:rsid w:val="2B9E3A59"/>
+    <w:rsid w:val="2DFF54FE"/>
+    <w:rsid w:val="2EBF49BF"/>
+    <w:rsid w:val="2F6F6D61"/>
+    <w:rsid w:val="2F893605"/>
+    <w:rsid w:val="3119131B"/>
+    <w:rsid w:val="338A5133"/>
+    <w:rsid w:val="33F9100C"/>
+    <w:rsid w:val="342A2472"/>
+    <w:rsid w:val="367D2376"/>
+    <w:rsid w:val="395401B1"/>
+    <w:rsid w:val="39EF7DFC"/>
+    <w:rsid w:val="3D157871"/>
+    <w:rsid w:val="3DFB0640"/>
+    <w:rsid w:val="3E6350CC"/>
+    <w:rsid w:val="3F2E7738"/>
+    <w:rsid w:val="3F577E93"/>
+    <w:rsid w:val="3FD2087B"/>
+    <w:rsid w:val="44834CF6"/>
+    <w:rsid w:val="45134452"/>
+    <w:rsid w:val="46E83E4D"/>
+    <w:rsid w:val="49DA6DF0"/>
+    <w:rsid w:val="4C477858"/>
+    <w:rsid w:val="4D1E3DEE"/>
+    <w:rsid w:val="4DC0511E"/>
+    <w:rsid w:val="503E2F33"/>
+    <w:rsid w:val="5041743B"/>
+    <w:rsid w:val="56C559CA"/>
+    <w:rsid w:val="57836AA3"/>
+    <w:rsid w:val="5809477E"/>
+    <w:rsid w:val="599B1691"/>
+    <w:rsid w:val="5A671CDE"/>
+    <w:rsid w:val="5B2B0B23"/>
+    <w:rsid w:val="5C382CB1"/>
+    <w:rsid w:val="5CF60E57"/>
+    <w:rsid w:val="5D197AB6"/>
+    <w:rsid w:val="5DD15A5F"/>
+    <w:rsid w:val="5F2361A5"/>
+    <w:rsid w:val="5F374E45"/>
+    <w:rsid w:val="5F473659"/>
+    <w:rsid w:val="60F07C90"/>
+    <w:rsid w:val="61DB091C"/>
+    <w:rsid w:val="64634AC2"/>
+    <w:rsid w:val="658948A5"/>
+    <w:rsid w:val="669924E4"/>
+    <w:rsid w:val="682F02A6"/>
+    <w:rsid w:val="6A242EE4"/>
+    <w:rsid w:val="6A84654D"/>
+    <w:rsid w:val="703219A0"/>
+    <w:rsid w:val="703B00B1"/>
+    <w:rsid w:val="70B24505"/>
+    <w:rsid w:val="71CA1C69"/>
+    <w:rsid w:val="71DE745D"/>
+    <w:rsid w:val="732E1877"/>
+    <w:rsid w:val="75271ADB"/>
+    <w:rsid w:val="75951AF7"/>
+    <w:rsid w:val="78236CA3"/>
+    <w:rsid w:val="786A240A"/>
+    <w:rsid w:val="7E670F6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="567498D3"/>
-  <w15:docId w15:val="{32594B3A-0BE6-4821-9A01-AA019DF23926}"/>
+  <w14:docId w14:val="2E5EFD31"/>
+  <w15:docId w15:val="{F060297D-27F2-4E39-AC5B-376BE92C9F30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="line number" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:qFormat="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -18982,2215 +26465,2206 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:lang w:val="sl-SI"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:contextualSpacing/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek3Znak"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:contextualSpacing/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="27"/>
-[...1 lines deleted...]
-      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek4">
+    <w:name w:val="heading 4"/>
+    <w:link w:val="Nagwek4Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
-[...4 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
+    <w:name w:val="Nagłówek 4 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek4"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+    <w:name w:val="Body Text"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rPr>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
-[...3 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Uwydatnienie">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisukocowegoZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
-      <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-      <w:color w:val="800080"/>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisudolnegoZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Numerwiersza">
-[...1 lines deleted...]
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+  <w:style w:type="paragraph" w:styleId="Listapunktowana">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalnyWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
-[...10 lines deleted...]
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Pogrubienie">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtytu">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60" w:line="312" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
-      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci1">
-[...3 lines deleted...]
-    <w:locked/>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci2">
-[...22 lines deleted...]
-    <w:locked/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pogrubienie1">
+    <w:name w:val="Pogrubienie1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="36"/>
-[...166 lines deleted...]
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="copyright">
-    <w:name w:val="copyright"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
+    <w:name w:val="Nierozpoznana wzmianka1"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="c-bibliographic-informationcitation">
+    <w:name w:val="c-bibliographic-information__citation"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="articlecategory">
-    <w:name w:val="articlecategory"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelalisty6kolorowa1">
+    <w:name w:val="Tabela listy 6 — kolorowa1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="muichip-label">
+    <w:name w:val="muichip-label"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="muibox-root">
+    <w:name w:val="muibox-root"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="oe-word">
+    <w:name w:val="oe-word"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
     <w:basedOn w:val="Normalny"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="articledetails">
-    <w:name w:val="articledetails"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Zwykatabela21">
+    <w:name w:val="Zwykła tabela 21"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="42"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bibliografia1">
+    <w:name w:val="Bibliografia1"/>
     <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:uiPriority w:val="37"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="260"/>
+      </w:tabs>
+      <w:spacing w:after="240"/>
+      <w:ind w:left="264" w:hanging="264"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ManuscriptTable">
+    <w:name w:val="Manuscript Table"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
+    <w:name w:val="Tekst podstawowy Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s1">
+    <w:name w:val="s1"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Siatkatabelijasna1">
+    <w:name w:val="Siatka tabeli — jasna1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="40"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="467886"/>
+      <w:u w:val="single" w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="140"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="NSimSun" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StrongEmphasis">
+    <w:name w:val="Strong Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tekstzastpczy">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCtext">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DomylneA">
+    <w:name w:val="Domyślne A"/>
     <w:qFormat/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
+      <w:spacing w:before="160" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Domylne">
+    <w:name w:val="Domyślne"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="160" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Brak">
+    <w:name w:val="Brak"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink0">
+    <w:name w:val="Hyperlink.0"/>
+    <w:basedOn w:val="Brak"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single" w:color="0563C1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink.1"/>
+    <w:basedOn w:val="Hipercze"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single" w:color="0563C1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwekistopka">
+    <w:name w:val="Nagłówek i stopka"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tre">
+    <w:name w:val="Treść"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink2">
+    <w:name w:val="Hyperlink.2"/>
+    <w:basedOn w:val="Brak"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="205493"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single" w:color="205493"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink3">
+    <w:name w:val="Hyperlink.3"/>
+    <w:basedOn w:val="Brak"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="0071BC"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:color="0071BC"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink4">
+    <w:name w:val="Hyperlink.4"/>
+    <w:basedOn w:val="Brak"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="1155CC"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single" w:color="1155CC"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink5">
+    <w:name w:val="Hyperlink.5"/>
+    <w:basedOn w:val="Brak"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="005EA2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single" w:color="005EA2"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka2">
+    <w:name w:val="Nierozpoznana wzmianka2"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="czeinternetowe">
+    <w:name w:val="Łącze internetowe"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zawartotabeli">
+    <w:name w:val="Zawartość tabeli"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal">
+    <w:name w:val="LO-normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
+    <w:name w:val="ListLabel 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel2">
+    <w:name w:val="ListLabel 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel3">
+    <w:name w:val="ListLabel 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka3">
+    <w:name w:val="Nierozpoznana wzmianka3"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka4">
+    <w:name w:val="Nierozpoznana wzmianka4"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
+    <w:name w:val="Normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="273" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="15">
+    <w:name w:val="15"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
+    <w:name w:val="Table Normal2"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka5">
+    <w:name w:val="Nierozpoznana wzmianka5"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Style11">
+    <w:name w:val="_Style 11"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Style10">
+    <w:name w:val="_Style 10"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka6">
+    <w:name w:val="Nierozpoznana wzmianka6"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal3">
+    <w:name w:val="Table Normal3"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka7">
+    <w:name w:val="Nierozpoznana wzmianka7"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal11">
+    <w:name w:val="Table Normal11"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka8">
+    <w:name w:val="Nierozpoznana wzmianka8"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka9">
+    <w:name w:val="Nierozpoznana wzmianka9"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka10">
+    <w:name w:val="Nierozpoznana wzmianka10"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalny1">
+    <w:name w:val="Normalny1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="273" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Akapitzlist1">
+    <w:name w:val="Akapit z listą1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="273" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalny2">
+    <w:name w:val="Normalny2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="256" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Akapitzlist2">
+    <w:name w:val="Akapit z listą2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="256" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bibliografia2">
+    <w:name w:val="Bibliografia2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny2"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="285"/>
+        <w:tab w:val="left" w:pos="31680"/>
+      </w:tabs>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PreformattedText">
+    <w:name w:val="Preformatted Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:eastAsia="NSimSun" w:hAnsi="Liberation Mono" w:cs="Liberation Mono"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table">
+    <w:name w:val="Table"/>
+    <w:basedOn w:val="Legenda"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalny3">
+    <w:name w:val="Normalny3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="273" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwek11">
+    <w:name w:val="Nagłówek 11"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="273" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="366091"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwek21">
+    <w:name w:val="Nagłówek 21"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="273" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwek31">
+    <w:name w:val="Nagłówek 31"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="273" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listapunktowana1">
+    <w:name w:val="Lista punktowana1"/>
+    <w:next w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="360"/>
+      </w:tabs>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="100" w:line="280" w:lineRule="auto"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Wykazbibliografii">
+    <w:name w:val="Wykaz bibliografii"/>
+    <w:next w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bibliografia3">
+    <w:name w:val="Bibliografia3"/>
+    <w:next w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Podpistabeli">
+    <w:name w:val="Podpis tabeli"/>
+    <w:next w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Podtytu1">
+    <w:name w:val="Podtytuł1"/>
+    <w:next w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="240" w:after="60" w:line="312" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka11">
+    <w:name w:val="Nierozpoznana wzmianka11"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00243479"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalny4">
+    <w:name w:val="Normalny4"/>
+    <w:rsid w:val="0003036F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="maintitle">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwek12">
+    <w:name w:val="Nagłówek 12"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny4"/>
+    <w:rsid w:val="0003036F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="st1">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0003036F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwek13">
+    <w:name w:val="Nagłówek 13"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:rsid w:val="00A72F95"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimHei"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ft">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:rsid w:val="005C1721"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="st">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C1721"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C1721"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="slug-doi">
-    <w:name w:val="slug-doi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="10"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:rsid w:val="005C1721"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="slug-doi-wrapper">
-    <w:name w:val="slug-doi-wrapper"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="16">
+    <w:name w:val="16"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:rsid w:val="005C1721"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ZwykytekstZnak">
-    <w:name w:val="Zwykły tekst Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="17">
+    <w:name w:val="17"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Zwykytekst"/>
-[...3 lines deleted...]
-    <w:locked/>
+    <w:rsid w:val="005C1721"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TEXT">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="18">
+    <w:name w:val="18"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="005C1721"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-[...2 lines deleted...]
-      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REFERENCES">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="19">
+    <w:name w:val="19"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="005C1721"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-[...1 lines deleted...]
-      <w:lang w:val="da-DK" w:eastAsia="it-IT"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:rsid w:val="005C1721"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
     </w:rPr>
-  </w:style>
-[...25 lines deleted...]
-    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="415438966">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1649088999">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1707949770">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0009-2797(02)00063-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fimmu.2021.697663" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31989/ffhd.v13i2.1020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21249614" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1124/pr.113.007823" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.3533871" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/JEHS.2024.64.55171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.11344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.12775/JEHS.2023.13.01.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.lfs.2020.117337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2019.152881" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.2546368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.est.7b04652" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7150/thno.51144" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/nure.12024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/toxsci/kfr218" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/toxsci/kfi130" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23146/HAN.2023.4.01" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms232314919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1055/s-2006-961504" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.toxlet.2011.09.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.07202" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0005-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bcp.2024.116156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.12775/JEHS.2023.19.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12031-020-01490-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/eji.201747289" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.2596710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fimmu.2021.624284" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.chemrestox.0c00072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bcp.2021.114428" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ph3010188" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.taap.2011.06.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/molecules29184283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1096/fj.10-169227" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2024.04093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.11347" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12974-019-1572-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep19618" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jgr.2020.08.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/cells10102729" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2020.s2139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0005-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1124/pr.114.009001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13880209.2019.1679814" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2018.09.204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11062-014-9420-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10068-024-01454-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants11010064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1039/c6fo01810f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.jafc.4c04830" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12775/PPS.2020.06.02.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1095/biolreprod62.6.1882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fnana.2017.00004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-47138-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphar.2023.1199516" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/med.21743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ejphar.2008.10.057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.jafc.1c01845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology12040526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jes.2017.08.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.14640273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms241310663" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph182211780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12775/PPS.2021.07.01.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.1179635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.it.2015.11.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2013.07.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2022.154354" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0066258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1006/abbi.1998.0814" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00429-016-1185-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0005-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ph15091051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813008-7.00021-X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jes.2017.08.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2013.07.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.14640273" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms241310663" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.1179635" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph182211780" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.it.2015.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12775/PPS.2021.07.01.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2022.154354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0066258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ph15091051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1006/abbi.1998.0814" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813008-7.00021-X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00429-016-1185-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.11347" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.chemrestox.0c00072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bcp.2024.116156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bcp.2021.114428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/eji.201747289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.taap.2011.06.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fimmu.2021.624284" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1039/c6fo01810f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2024.04093" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0005-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12974-019-1572-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1124/pr.114.009001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jgr.2020.08.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13880209.2019.1679814" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2020.s2139" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10068-024-01454-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1095/biolreprod62.6.1882" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fnana.2017.00004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2018.09.204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11062-014-9420-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.3533871" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants11010064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.jafc.4c04830" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12775/PPS.2020.06.02.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.11344" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fimmu.2021.697663" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0009-2797(02)00063-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-47138-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21249614" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/med.21743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0005-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology12040526" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31989/ffhd.v13i2.1020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphar.2023.1199516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.2546368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1124/pr.113.007823" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.jafc.1c01845" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ejphar.2008.10.057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7150/thno.51144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/JEHS.2024.64.55171" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.lfs.2020.117337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.12775/JEHS.2023.13.01.048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23146/HAN.2023.4.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2019.152881" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.est.7b04652" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1055/s-2006-961504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/toxsci/kfr218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/nure.12024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12031-020-01490-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/toxsci/kfi130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms232314919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.07202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.2596710" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.toxlet.2011.09.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0005-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep19618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.12775/JEHS.2023.19.01.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ph3010188" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1096/fj.10-169227" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/cells10102729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/molecules29184283" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1093 lines deleted...]
-</c:chartSpace>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12775/QS.2026.71.77777" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-[...4 lines deleted...]
-</s:customData>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhXOwjYgrx+xAQEFRFtkd1XN2+nRg==">CgMxLjA4AHIhMWpZZ1h2bFJfQ0swRTFwRGNhNlVWdjZaTXlNUE1DUXR0</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<contractReview xmlns="http://schemas.wps.cn/vas-ai-hub/contract-review">
+  <reviewItems>
+    <reviewItem>
+      <errorID>ea4bfd48-f38a-4a02-b6c7-572cf4a0604e</errorID>
+      <errorWord>Funds/Projects: the National Social Science Fund of China (Western Project) for the project "Collection, Compilation, and Research on Historical Materials of the Red Sport of the Chinese Communist Party (1921–1949)" (Grant No. 24XTY001);</errorWord>
+      <group>L1_Other</group>
+      <groupName>Inne problemy</groupName>
+      <ability>L2_Consistency</ability>
+      <abilityName>Sprawdzanie spójności</abilityName>
+      <candidateList>
+        <item>Fund Project: (1) the National Social Science Fund of China (Western Project) for the project "Collection, Compilation, and Research on Historical Materials of the Red Sport of the Chinese Communist Party (1921–1949)" (Grant No. 24XTY001);</item>
+      </candidateList>
+      <explain>术语一致性：同一资助信息标题在文中出现“Fund Project:”与“Funds/Projects:”两种不同固定表述，导致术语不统一。</explain>
+      <paraID>46567AEF</paraID>
+      <start>300</start>
+      <end>539</end>
+      <status>modified</status>
+      <modifiedWord>Fund Project: (1) the National Social Science Fund of China (Western Project) for the project "Collection, Compilation, and Research on Historical Materials of the Red Sport of the Chinese Communist Party (1921–1949)" (Grant No. 24XTY001);</modifiedWord>
+      <trackRevisions>false</trackRevisions>
+    </reviewItem>
+  </reviewItems>
+  <config/>
+</contractReview>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2356FAD-EB98-41CC-BDE6-820DA106866E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.wps.cn/vas-ai-hub/contract-review"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D689409-CA97-4827-8576-8C0E98D713BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>44407</Characters>
+  <Pages>21</Pages>
+  <Words>6925</Words>
+  <Characters>41554</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>370</Lines>
-  <Paragraphs>103</Paragraphs>
+  <Lines>346</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Leicester City Council</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51705</CharactersWithSpaces>
+  <CharactersWithSpaces>48383</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Added value from European Territorial Co-operation: the impact on the young of demographic change in the Alps</dc:title>
-  <dc:creator>Library</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>1045-12.2.0.21179</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiYjM3MWZkODcwNTliZGI1MDFlMThjMmQ0OGYzYzBlYWIiLCJ1c2VySWQiOiIzNzI4MTA0OTc0NjU1In0=</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>48CC68C1EB5846F5A92A1754C55DAFE6_13</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1045-12.1.0.28032</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>D528673BCF81409AB04B1543ED15FC4E_13</vt:lpwstr>
   </property>
 </Properties>
 </file>