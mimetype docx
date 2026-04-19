--- v0 (2025-12-27)
+++ v1 (2026-04-19)
@@ -1,25920 +1,20983 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bmp" ContentType="image/bmp"/>
-[...9 lines deleted...]
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes" ?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="1739E933" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of the Paper </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-us"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...2 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, Bold, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B40300" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...12 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE3D6B0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...6 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author Name Surname</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORCID </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-us"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-us"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>orcid</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-us"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>/0000-000</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7EB006E9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="char5"/>
-[...12 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:rStyle w:val="Hipercze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>x.xxxx@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="420604D7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
-          <w:color w:val="0000ff"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="pl-pl"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Enterprise or </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, City, Country </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-    <w:p>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF49108" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
-          <w:color w:val="0000ff"/>
-[...14 lines deleted...]
-    <w:p>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706CD371" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...6 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author Name Surname</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORCID </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-us"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-us"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>orcid</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-us"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>/0000-000</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="19F899DA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="char5"/>
-[...12 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:rStyle w:val="Hipercze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>x.xxxx@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="71330726" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
-          <w:color w:val="0000ff"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="pl-pl"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Enterprise or </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, City, Country </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-    <w:p>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA63D88" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...10 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9366A4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...6 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author Name Surname</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="pl-pl"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORCID </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-us"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-us"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>orcid</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-us"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>/0000-000</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="uk-ua"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1AD5926C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="char5"/>
-[...12 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:rStyle w:val="Hipercze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>x.xxxx@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0E5F01FE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
-          <w:color w:val="0000ff"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="pl-pl"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Enterprise or </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, City, Country </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-    <w:p>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDC2F0F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33063EB9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A104D2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...4 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="694295F2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A7F64D1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>Corresponding Author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444B8216" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...41 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author Name Surname</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pl-pl"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>x.xxxx@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1FCA6FDE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34326460" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4190B8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A598E27" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AF478E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2759072D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB" w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D75151A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Structured)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB7526D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Background</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E1DA1E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...139 lines deleted...]
-        <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Aim.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4179856B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Material</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E002F83" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:tabs defTabSz="720">
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...88 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Results.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182BA609" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Conclusions.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-    <w:p>
+    </w:p>
+    <w:p w14:paraId="5D8D5B0B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:tabs defTabSz="720">
-[...9 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EAA28B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...45 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Key words: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6A7767" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65737A24" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4183256D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3F9D4A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...11 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc28725"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1. Introduction</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2681FFCB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643ED567" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598DB545" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research Objective.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7004A4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Problems. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606EC29F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Hypotheses. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142D2CB3" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...899 lines deleted...]
-    <w:p>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241887D3" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc20549"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Research materials and methods</w:t>
       </w:r>
-      <w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="5C1F775A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...26 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E329F66" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc28670"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Participants.</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="3719CE84" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...11 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74147C36" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...10 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50EE10C9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc27010"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Procedure / Test protocol / Skill test trial / Measure / Instruments.</w:t>
       </w:r>
-      <w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="5806E1E2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B148667" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D74D516" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...44 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc27036"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>2.3. Data collection and analysis / Statistical analysis.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="061FABA0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc32588"/>
+    </w:p>
+    <w:p w14:paraId="0807CBB5" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...7 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2.3.1. Statistical Software.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="2E1E832C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Statistical processing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639AED19" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4986C82D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...7 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc10357"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>2.3.2. AI.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="52BA35FF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI was utilized for two specific purposes in this research. Text analysis of clinical reasoning narratives to identify linguistic patterns associated with specific logical fallacies. Assistance in refining the academic English language of the manuscript, ensuring clarity, consistency, and adherence to scientific writing standards. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were used for additional linguistic refinement of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the research manuscript, ensuring proper English grammar, style, and clarity in the presentation of results. It is important to emphasize that all AI tools were used strictly as assistive instruments under human supervision. The final interpretation of results, classification of errors, and conclusions were determined by human experts in clinical medicine and formal logic. The AI tools served primarily to enhance efficiency in data processing, pattern recognition, and linguistic refinement, rather than replacing human judgment in the analytical process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB654B2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DC216F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...59 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc10689"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...13 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Statistical Methods.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="5CFB60F6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...40 lines deleted...]
-    <w:p>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C39BB4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-    <w:p>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1539162B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...55 lines deleted...]
-        <w:ind w:firstLine="480"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1437ED" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...69 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B263CE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc15671"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Research results</w:t>
       </w:r>
-      <w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="4AAB8E1B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32778B75" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="0"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc21434"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...7 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxx</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2F2DE5B1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015, 2017; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Zukow,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED17725" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Gozhenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>; 2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D470A1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F18E15" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E47AF2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc6321"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...135 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxx</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="254D5C0D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D112CD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2000; 2003; 2005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CAFF2B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ABCD0B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE5F038" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...7 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc32440"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxx</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="593D6A49" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Fig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24235979" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...228 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2C4075" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79E75B70" wp14:editId="3BABD9B0">
             <wp:extent cx="4572000" cy="2743200"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Диаграмма 4"/>
+            <wp:effectExtent l="4445" t="4445" r="14605" b="14605"/>
+            <wp:docPr id="4" name="Диаграмма 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r/>
-[...13 lines deleted...]
-          <w:lang w:val="en-us"/>
+    </w:p>
+    <w:p w14:paraId="6BB1CFF9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-          <w:rStyle w:val="char28"/>
+    </w:p>
+    <w:p w14:paraId="1F846CE2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
           <w:b/>
-          <w:noProof w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Fig</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char28"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
           <w:b/>
-          <w:lang w:val="pl-pl"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ure</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char28"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
           <w:b/>
-          <w:noProof w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>. 1.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Patterns of variables before (B) and after (A) standard balneotherapy (T) and supplemented “ATINE” (TA) a</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s well as</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> their changes as effects (E), from which the enhancing immunotropic effects of “ATINE” </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>per</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="uk-ua"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> were </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">calculated. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, Bold, Left</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...8 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-    <w:p>
+    </w:p>
+    <w:p w14:paraId="3651E375" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...10 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8FD2AC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Table 1).</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E920226" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...16 lines deleted...]
-          <w:tab w:val="right" w:pos="8306" w:leader="none"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72695AC5" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4153"/>
+          <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rStyle w:val="char28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
           <w:b/>
-          <w:noProof w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Table 1.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comparative effect of two rehabilitation schemes on the phagocytic </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>link</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> of immunity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, Bold, Left</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...8 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1777"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="496"/>
+        <w:gridCol w:w="1233"/>
+        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="539"/>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="67421F1A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar>
-[...11 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4ECC3838" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="0B95918A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Variables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar>
-[...11 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03FD22C5" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="212B858F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>level (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="uk-ua"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2848" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar>
-[...11 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1DAF75F3" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Control group (25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2848" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar>
-[...11 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6F4CAB30" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Main group (27)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar>
-[...11 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B504E51" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="02D95943" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ch</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="5112BEA7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcMar>
-[...11 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="6EB01863" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcMar>
-[...11 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="74A48D0A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67C3BB3B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Before</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5AF2B759" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>After</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C70C745" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D997828" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Before</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03A38B6C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>After</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34286F7F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcMar>
-[...11 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="0E4A3CFF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="523B85F7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5728F976" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Leukocytes,</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="59F71A2D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="77B42947" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5,00±0,09</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="55A08F70" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="uk-ua"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,100</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0BABA544" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5,35±0,28</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="52EFD28E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,70±0,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="556D7BE8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5,35±0,29</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="643769D1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,70±0,59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3CE35E67" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,00±0,21</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="79A96956" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,01±0,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="733AF2DD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4,96±0,24</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="3783F468" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,08±0,47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5C4417D1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5,12±0,23</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="3B528531" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,23±0,46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67CC8197" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,16±0,28</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2B946110" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,31±0,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="765C692B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="49A124F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="508F2B92" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Neutrophils,</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1F876DE3" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="298F5BE2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2,96±0,05</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7BC4AC56" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="uk-ua"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,100</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="43146B22" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3,03±0,16</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="015ED5FD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,25±0,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E440E32" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2,94±0,17</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="03E1725B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,06±0,58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7AECB208" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,09±0,15</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6576E277" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,31±0,52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1CDAD3B6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2,81±0,15</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="11F8B6DA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,50±0,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D8B727C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2,92±0,22</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="39B3B5BF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,15±0,73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E502ACA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,10±0,17</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="24866F63" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,35±0,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="546BE0EF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="4AE58A27" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4613E009" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Phagocytosis</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="03869DFA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Index, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E673817" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>76,0±2,1</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="38DFB401" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7909688C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>70,8±1,2</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="78FCA90F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,46±0,11</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0FEE9B5D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>78,3±0,7</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4FCAFC73" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,20±0,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3943B46D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7,50±1,18</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="756D7B9B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,66±0,10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="042BEA7D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>70,9±1,1</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="23CF7695" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,45±0,10</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6904FC4E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>76,8±0,9</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7F5035CB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,07±0,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="432C9772" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5,96±1,15</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="20BABD11" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,53±0,10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36F4080C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="40775CAF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="62F1D32E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Microbial Count, B/Ph</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="723F83D1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8,0±0,3</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="09B0EFA7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63E67D8F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7,3±0,3</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1C6BB104" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,36±0,17</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A72A6AA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8,3±0,4</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4B70BB26" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,14±0,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3EC87027" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,93±0,32</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2A836FB8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,50±0,17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F61C0BC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7,0±0,3</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="342BAC70" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,53±0,17</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A830AC0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7,7±0,3</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="604014DB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,13±0,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="156CFCBD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,73±0,22</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="112896B6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,39±0,12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D2A727F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="354A1AC1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E2B8AA7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Killing</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="277303C8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Index, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0264E4B4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>68,0±3,4</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="73A68715" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="56992B96" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>53,8±2,9</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4D2A0D1B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,75±0,15</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6145A910" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>58,3±1,9</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4873A600" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,52±0,10</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17B42A04" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4,48±2,05</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="75BC9106" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,24±0,11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E148E83" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52,7±2,3</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="55AC10D4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,81±0,12</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="450E7BAB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>58,6±2,2</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="57AB231D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,50±0,11</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B6F0120" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5,87±2,09</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4C8B108D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,31±0,11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E06C898" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="0A0C09C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76F1260B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">BCCN, </w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1C4D5C39" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Bacter/L</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bacter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5ED7C3A8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12,24±0,42</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1679F2C7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5F63819A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8,83±1,17</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="076FCB76" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-1,47±0,50</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66DD3187" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>11,38±1,42</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4EC1E2B5" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,37±0,61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F230B59" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2,55±1,34</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7E774E1D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1,10±0,58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="41FCA73F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7,51±0,55</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="14A8E758" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-2,15±0,26</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2EBFCB13" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10,07±0,88</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="0EDE62E9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-1,09±0,41</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-us"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0485314E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2,56±0,82</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="04C13AB5" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1,06±0,35*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03F5DC2B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-us"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-us"/>
+            <w:r w:rsidRPr="00B32C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...11 lines deleted...]
-          <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+    <w:p w14:paraId="0ADF0A6E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-          <w:tab w:val="right" w:pos="8306" w:leader="none"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299FE538" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4153"/>
+          <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:noProof w:val="1"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Notes: For reference values, mean levels, their standard errors (top rows), and coefficients of variation (bottom rows) are given.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="hwtze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>For groups, the top rows are the means and standard errors of the actual variables and their direct differences (changes);</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="hwtze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>the bottom rows are the same parameters for Z-scores.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="hwtze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Values</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="uk-ua"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-us"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>that are</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="uk-ua"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">significantly different from the reference are marked </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>with r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="hwtze"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:noProof w:val="1"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Significant direct differences (effects) are marked *. The last column shows the t values for effects.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-us"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Times New Roman, Bold, Left</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
-          <w:color w:val="0000ff"/>
-[...2 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-    <w:p>
+    </w:p>
+    <w:p w14:paraId="76296537" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1CE0F3" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-gb"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="47EE8865" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-gb"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="24F3546C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-gb"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="25FA82E3" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-gb"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167BF52A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...23 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7916AA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...7 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-          <w:lang w:val="pl-pl"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistical Hypothesis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Testing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...16 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C673965" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...17 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hypothesis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Formulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5F11B606" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4580F852" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...16 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hypothesis 1: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...15 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE on NK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Cell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...3 lines deleted...]
-    <w:p>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC32A17" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:ind w:left="-2"/>
-        <w:spacing/>
-[...22 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>H₀</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-    <w:p>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>addition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>balneotherapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>increase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>cell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>levels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (μ₁ ≤ μ₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D32BF6B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:ind w:left="-2"/>
-        <w:spacing/>
-[...22 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>H₁</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>addition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>balneotherapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>significantly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>increases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>cell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>levels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (μ₁ &gt; μ₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE670DF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="-2"/>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0984DE60" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="-2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...16 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hypothesis 2: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...110 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE on T-killer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...16 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Cell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4953C7AA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:ind w:left="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>H₀</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>addition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>balneotherapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>increase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T-killer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>cell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>levels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (μ₁ ≤ μ₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1FA6D7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:ind w:left="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>H₁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>addition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>balneotherapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>significantly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>increases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T-killer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>cell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>levels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (μ₁ &gt; μ₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F505708" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="-2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182787FA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="-2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-pl"/>
-[...150 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hypothesis 3: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...37 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE on IgM Levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9852E5" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:ind w:left="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>H₀</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>addition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>balneotherapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>decrease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IgM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>levels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (μ₁ ≥ μ₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B0E332" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:ind w:left="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>H₁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>addition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>balneotherapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>significantly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>decreases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IgM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>levels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (μ₁ &lt; μ₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A08E45C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122D662E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Testing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B5B47F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Table 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Statistical Analysis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Immune Parameters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="NormalTable"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="D8DEE4"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1119"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="897"/>
+        <w:gridCol w:w="1484"/>
+        <w:gridCol w:w="2021"/>
+        <w:gridCol w:w="2021"/>
+        <w:gridCol w:w="1498"/>
+        <w:gridCol w:w="956"/>
+        <w:gridCol w:w="1076"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="6237E690" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
-          <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="0" w:hRule="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3FDA5869" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...3 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Parameter</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="367E79C1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>Standard Balneotherapy</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2D11B123" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>Balneotherapy + ATINE</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1AC56542" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>Difference</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21CA4AC7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>t-value</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="68A377CD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>p-value</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="68825834" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1594FC28" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>NK cells</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F9A35D8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>+0.51±0.09</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A10527F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>+0.97±0.10</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F39A05C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>+0.46±0.10</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="70C9DB89" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>4.60</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0AF8091D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>&lt;0.001</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="4FEEBFD7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B7EA558" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>T-killers</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="749A14BB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>+0.05±0.56</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="561A3C33" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>+1.36±0.46</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47844A84" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>+1.31±0.51</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="392B8990" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>2.57</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="56492A75" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.013</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="6CB3B767" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1542862E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>IgM</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34225BD8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-1.47±0.28</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="252A2BBC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-2.59±0.44</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5DDCA2F6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-1.12±0.36</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7464A522" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>3.11</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="54200D86" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.003</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="7EA6AFD3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="458FCF92" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>T-helpers</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="391AF645" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-0.54±0.28</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5A6693ED" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-1.16±0.23</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C45C34A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-0.62±0.26</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0B61BFB5" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>2.38</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="400443B8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.021</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="27AD7E0C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5BB42484" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>CIC</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="28E9C754" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-0.12±0.30</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2B90A028" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>+0.77±0.34</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="665CF2AC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>+0.89±0.32</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16D6B004" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>2.78</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="452B42C6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.008</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...11 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+    <w:p w14:paraId="45C95D36" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5909CC10" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...17 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Discriminant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Analysis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="NormalTable"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="D8DEE4"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1119"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2728"/>
+        <w:gridCol w:w="1483"/>
+        <w:gridCol w:w="1857"/>
+        <w:gridCol w:w="1125"/>
+        <w:gridCol w:w="1069"/>
+        <w:gridCol w:w="3522"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="5C1AB1F8" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
-          <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="0" w:hRule="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67E66DC8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>Parameter</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E0E880C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>Wilks' Lambda</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E85E789" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>F-value</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="52104EEE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>p-level</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="56B0EA55" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>Discriminant Function Coefficient</w:t>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="32B0D028" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="072A50F0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>NK cells</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D6FB27E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.783</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="411F8B87" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>12.7</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72388857" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>&lt;0.001</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7DD36AB0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.654</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="687C7B99" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="442E6FDD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>T-killers</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="44864940" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.692</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6EB4FF87" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>8.9</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="30BBD1BC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>&lt;0.001</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3069DE28" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.547</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="064A33DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A9E78F9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>IgM</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7C939A81" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.715</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="459B53F4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>9.8</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72F092AD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>&lt;0.001</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1237EB4A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-0.498</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="26D0E7DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67B3EDFC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>T-helpers</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7CBDDACC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.831</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A7FC6C9" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>5.7</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="32F9DE78" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.005</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36D86614" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-0.412</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w14:paraId="15D60B6E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="375B8730" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>CIC</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4D5E12FB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.805</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2D0AF928" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>6.9</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1905426F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.002</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9DD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="195" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="195" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tmTcPr id="1747808051" protected="0"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="79D25A10" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
             <w:pPr>
-              <w:spacing/>
               <w:jc w:val="both"/>
-              <w:suppressLineNumbers/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B32C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:color w:val="262626"/>
-                <w:kern w:val="1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-us" w:eastAsia="zh-cn"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0.389</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...105 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="4F8138ED" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B71BE41" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Interpretation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459C9B81" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Based on the statistical analysis:</w:t>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="2406802D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28700FCC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>For Hypothesis 1 (NK cells)</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">: The null hypothesis (H₀) is rejected (p&lt;0.001). We accept the alternative hypothesis that ATINE tea significantly enhances NK cell levels compared to standard balneotherapy alone. The effect is </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>substantial,</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> with a 90% increase in NK cell levels when ATINE is added to the treatment regimen.</w:t>
       </w:r>
-      <w:r/>
-[...32 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1AC997" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B4A6CF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="60"/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...8 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" tmshd="1677721856, 0, 16777215"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI"/>
           <w:color w:val="262626"/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI"/>
-          <w:color w:val="262626"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:noProof/>
-        </w:rPr>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300">
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="4ACB1479" wp14:editId="6BDD3022">
             <wp:extent cx="5759450" cy="3423285"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Obraz 6"/>
+            <wp:effectExtent l="0" t="0" r="12700" b="5715"/>
+            <wp:docPr id="9" name="Obraz 6" descr="IMG_256"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Obraz 6" descr="IMG_256"/>
+                    <pic:cNvPr id="9" name="Obraz 6" descr="IMG_256"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
-                      <a:extLst>
-[...3 lines deleted...]
-                      </a:extLst>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="3423285"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="12700">
+                    <a:ln w="9525">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-        <w:shd w:val="none"/>
+    </w:p>
+    <w:p w14:paraId="71701DE6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-          <w:lang w:val="pl-pl"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 9. </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Visualization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE Tea on NK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Cell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Levels (Hypothesis 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7538046D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010EBDD1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Statistical Conclusion</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char7"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Based on the visualization and statistical analysis, we reject the null hypothesis (H₀) and accept the alternative hypothesis (H₁) that the addition of ATINE tea to standard balneotherapy significantly increases NK cell levels in patients after radical oncological treatment.</w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-          <w:rStyle w:val="char7"/>
+    </w:p>
+    <w:p w14:paraId="2D94A3EA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...7 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Clinical Interpretation</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char7"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>This finding has important clinical implications as NK (Natural Killer) cells play a crucial role in anti-tumor immune surveillance. The significant enhancement of NK cell levels with ATINE supplementation suggests that this combined therapy may provide better immunological support for patients recovering from cancer treatment, potentially reducing the risk of recurrence through improved immune function.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:pStyle w:val="para11"/>
+    </w:p>
+    <w:p w14:paraId="3A610933" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
-        <w:spacing w:before="0" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
-[...22 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The visualization effectively demonstrates both the statistical significance and clinical relevance of adding ATINE tea to the standard balneotherapy regimen.</w:t>
       </w:r>
-      <w:r>
-[...58 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="37AAA98E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29377B6A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>For Hypothesis 2 (T-killer cells)</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>: The null hypothesis (H₀) is rejected (p=0.013). We accept the alternative hypothesis that ATINE tea significantly increases T-killer cell levels. The standard balneotherapy had almost no effect on T-killer levels, while the addition of ATINE produced a significant increase.</w:t>
       </w:r>
-      <w:r/>
-[...52 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="50864848" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8FC387" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300">
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="1F8C81D0" wp14:editId="6C5CCCF8">
             <wp:extent cx="5748020" cy="3272790"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Obraz 7"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="3810"/>
+            <wp:docPr id="10" name="Obraz 7" descr="IMG_256"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Obraz 7" descr="IMG_256"/>
+                    <pic:cNvPr id="10" name="Obraz 7" descr="IMG_256"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
-                      <a:extLst>
-[...3 lines deleted...]
-                      </a:extLst>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5748020" cy="3272790"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="12700">
+                    <a:ln w="9525">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-        <w:shd w:val="none"/>
+    </w:p>
+    <w:p w14:paraId="084CF5ED" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B833D72" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-          <w:lang w:val="pl-pl"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 10. </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Visualization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...49 lines deleted...]
-          <w:rStyle w:val="char7"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATINE Tea on T-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Lymphocyte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Levels (Hypothesis 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D908AB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552E622F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...7 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Statistical Conclusion</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char7"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Based on the visualization and statistical analysis, we reject the null hypothesis (H₀) and accept the alternative hypothesis (H₁) that adding ATINE tea to standard balneotherapy significantly increases T-lymphocyte levels in patients after radical oncological treatment.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char7"/>
+    </w:p>
+    <w:p w14:paraId="6F798BA6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="char7"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Clinical Interpretation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...23 lines deleted...]
-          <w:rStyle w:val="char7"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>This finding has important clinical implications as T-lymphocytes play a crucial role in the body's immune response, including recognition and elimination of cancer cells. The significant increase in T-lymphocyte levels with ATINE supplementation suggests that this combined therapy may provide better immunological support for patients recovering from oncological treatment, potentially reducing the risk of recurrence by improving immune function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EF52B2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="char7"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...19 lines deleted...]
-          <w:rStyle w:val="char7"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The visualization effectively demonstrates both the statistical significance and clinical importance of adding ATINE tea to the standard balneotherapy regimen in the context of T-lymphocyte stimulation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C444604" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="char7"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323EC8A4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="para11"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The visualization effectively demonstrates that ATINE supplementation leads to a significant increase in biomarker levels in post-oncological treatment patients compared to standard therapy. The clear difference between groups (102.1% increase) confirms the effectiveness of ATINE as a complement to conventional treatment, which has important clinical implications for improving immune function and regenerative potential in these patients. Statistical analysis (Welch's t-test, p &lt; 0.0001) provides robust evidence supporting the research hypothesis, indicating the potential of ATINE as a valuable, cost-effective addition to rehabilitation protocols after oncological treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA41678" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AFEB9BC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
-        <w:spacing w:before="0" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
-[...65 lines deleted...]
-        <w:pStyle w:val="para11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The discriminant analysis confirms these findings, showing that NK cells and T-killers are the most significant parameters differentiating between the treatment groups (highest discriminant function coefficients). The overall model is highly significant (Wilks' Λ=0.547; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>χ²(12)=60; p&lt;10⁻⁶), indicating that the combination of ATINE with balneotherapy produces a distinct and statistically significant immunological profile compared to standard balneotherapy alone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6928275A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
-        <w:spacing w:before="0" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
-[...58 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>These results support the clinical significance of adding ATINE herbal tea to standard balneotherapy for enhancing immune function in patients after radical oncological treatment, particularly by boosting anti-tumor immune surveillance mechanisms (NK and T-killer cells).</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p>
+    </w:p>
+    <w:p w14:paraId="447AA187" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...10 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F939F38" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc652"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>4. Discussion</w:t>
       </w:r>
-      <w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="4D5005C1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F991DC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2014; 2018; 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5D691C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Popovych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2011; 2019; 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509615E3" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D28094" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...163 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc5960"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>5. Conclusions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="2E9B82D0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF61F42" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6319FB92" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D4ECA6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc29338"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...5 lines deleted...]
-        <w:ind w:firstLine="480"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Disclossure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="618789A0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...56 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc25988"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Supplementary Materials</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="27B79991" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-us"/>
-[...7 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc18903"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Author Contributions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="498B0C5E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc17049"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="766650EE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc4184"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Institutional Review Board Statement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="4E3BB20C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...7 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc17270"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Informed Consent Statement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="632A4C4D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc18358"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="68BE0CEC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc18970"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-    <w:p>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E02A99A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc7601"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Conflicts of Interest</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="27315A0E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B588E26" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstkomentarza"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc14868"/>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...7 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>link</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and DOI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>active; addresses must be complete).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="7F521115" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-gb"/>
-[...253 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A664533" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Alyeksyeyev, О. І., Popovych, I. L., Panasyuk, Y. M., Barylyak, L. G., Saranca, S. N., &amp; Shumakov, M. F. (1996). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Adaptogens and Radiation</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Naukova dumka.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="10795EAB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Andric, S. A., Kostic, T. S., Stojilkovic, S. S., &amp; Kovacevic, R. Z. (2000). Inhibition of rat testicular androgenesis by a polychlorinated biphenyl mixture aroclor 1248. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Biology of Reproduction, 62</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1882-1888. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1095/biolreprod62.6.1882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="1B316EE2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Asea, A., Kaur, P., Panossian, A., &amp; Wikman, K. G. (2013). Evaluation of molecular chaperons Hsp72 and neuropeptide Y as characteristic markers of adaptogenic activity of plant extracts. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Phytomedicine, 20</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(14), 1323-1329. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.phymed.2013.07.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="5277A6BF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Avilla, M. N., Malecki, K. M. C., Hahn, M. E., Wilson, R. H., &amp; Bradfield, C. A. (2020). The Ah Receptor: Adaptive metabolism, ligand diversity, and the xenokine model. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Chemical Research in Toxicology, 33</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 860-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.chemrestox.0c00072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="5344D4A3" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Bungsu, I., Kifli, N., Ahmad, S. R., Ghani, H., &amp; Cunningham, A. C. (2021). Herbal plants: The role of AhR in mediating immunomodulation. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Frontiers in Immunology, 12</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 697663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fimmu.2021.697663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="129E5699" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Busbee, P. B., Rouse, M., Nagarkatti, M., &amp; Nagarkatti, P. S. (2013). Use of natural AhR ligands as potential therapeutic modalities against inflammatory disorders. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Nutrition Reviews, 71</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 353-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/nure.12024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="5F6CD5D7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Chebanenko, O. I., Flyunt, I. S., Popovych, I. L., Balanovskyi, V. P., &amp; Lakhin, P. V. (1997). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Water Naftussya and Water-salt Exchange</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Naukova dumka.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 141.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="6D548407" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Chebanenko, O. I., Popovych, I. L., Bulba, A. Y., Ruzhylo, S. V., &amp; Perchenko, V. P. (1997). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Choleretic effect of Naftussya water</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Komp'yuterpress.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 103.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="5E59E219" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen, W. C., Chang, L. H., Huang, S. S., Huang, Y. J., Chih, C. L., Kuo, H. C., Lee, Y. H., &amp; Lee, I. H. (2019). Aryl hydrocarbon receptor modulates stroke-induced astrogliosis and neurogenesis in the adult mouse brain. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Neuroinflammation, 16</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s12974-019-1572-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="3943C61A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen, Y., Xu, L., Xie, H. Q. H., Xu, T., Fu, H., Zhang, S., Ho, K., &amp; Zhao, B. (2017). Identification of differentially expressed genes response to TCDD in rat brain after long-term low-dose exposure. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Environmental Sciences, 62</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-99. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId24" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jes.2017.08.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="7813B84C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Congues, F., Wang, P., Lee, J., Lin, D., Shahid, A., Xie, J., &amp; Huang, Y. (2024). Targeting aryl hydrocarbon receptor to prevent cancer in barrier organs. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Biochemical Pharmacology</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.bcp.2024.116156</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="2792282F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Dardymov, I. V. (1976). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ginseng, Eleutherococcus (To the mechanism of physiological action)</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Russian]. Moskva: Nauka. 189.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1C4E32" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Datsko, O. R., Bubnyak, A. B., &amp; Ivassivka, S. V. (2008). The organic part in mineral water Naftussya. Development of knowledges about its composition and origination [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 6</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(1), 168-174.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="31F093B4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Denison, M. S., Pandini, A., Nagy, S. R., Baldwin, E. P., &amp; Bonati, L. (2002). Ligand binding and activation of the Ah receptor. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Chemico-Biological Interactions, 141</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 3-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId26" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/s0009-2797(02)00063-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...25 lines deleted...]
-          <w:rStyle w:val="char2"/>
+    <w:p w14:paraId="755F3B6D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denison, M. S., Soshilov, A. A., He, G., DeGroot, D. E., &amp; Zhao, B. (2011). Exactly the same but different: Promiscuity and diversity in the molecular mechanisms of action of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aryl hydrocarbon (dioxin) receptor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Toxicological Sciences, 124</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId27" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/toxsci/kfr218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="6177B909" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Eckers, A., Jakob, S., Heiss, C., Haarmann-Stemmann, T., Goy, C., Brinkmann, V., Cortese-Krott, M. M., Sansone, R., Esser, C., Ale-Agha, N., Altschmied, J., Ventura, N., &amp; Haendeler, J. (2016). The aryl hydrocarbon receptor promotes aging phenotypes across species. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Scientific Reports, 6</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19618. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/srep19618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="49027299" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Elson, D. J., &amp; Kolluri, S. K. (2023). Tumor-suppressive functions of the aryl hydrocarbon receptor (AhR) and AhR as a therapeutic target in cancer. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Biology, 12</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId29" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/biology12040526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="7DF339BC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Esmaealzadeh, N., Iranpanah, A., Sarris, J., &amp; Rahimi, R. (2022). A literature review of the studies concerning selected plant-derived adaptogens and their general function in body with a focus on animal studies. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Phytomedicine, 105</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId30" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.phymed.2022.154354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="76FADF8C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Esser, C., &amp; Rannug, A. (2015). The aryl hydrocarbon receptor in barrier organ physiology, immunology, and toxicology. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pharmacological Reviews, 67</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 259-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId31" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1124/pr.114.009001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="115F009D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Fihura, O. A., Ruzhylo, S. V., Korda, M. M., Klishch, I. M., Żukow, X., &amp; Popovych, I. L. (2023). The influence of the Ukrainian phytocomposition "Balm Truskavets'" on parameters of neuro-endocrine-immune complex and biophotonics in humans with maladaptation. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 13</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 326-337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId32" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.12775/JEHS.2023.13.01.048</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="04A7392B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Fihura, O. A. (2023). Аmelioration by phytoadaptogene of effects of balneofactors of Truskavets' Spa on patients with post-radiation encephalopathy. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 19</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 36-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId33" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.12775/JEHS.2023.19.01.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="1E48C798" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Fihura, O. A., Ruzhylo, S. V., &amp; Popovych, I. L. (2022). Ukrainian adaptogenic phytocomposition "Balm Truskavets'" modulate EEG, HRV and biophotonics (GDV) parameters. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Marine Medicine, 2</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(95), 99-108.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="691DC2B2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Fihura, O. A., Ruzhylo, S. V., &amp; Zakalyak, N. R. (2022). Phytoadaptogen reverses the adverse effects of Naftussya bioactive water on dynamic muscle performance in healthy rats. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Quality in Sport, 8</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(2), 45-55.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="35C31483" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Flyunt, I. S., Chebanenko, L. O., Chebanenko, O. I., Kyjenko, V. M., &amp; Fil', V. M. (2002). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Experimental Balneophytotherapy</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: UNESCO-SOCIO.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 196.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="17F6A402" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Flyunt, I. S., Chebanenko, O. I., Hrinchenko, B. V., Barylyak, L. G., &amp; Popovych, I. L. (2002). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Balneophytoradiodefensology. Influence of therapeutic factors of Truskavets' spa on the state of adaptation and protection systems of the victims of the Chernobyl disaster</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Computerpress.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 112.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="6BFE9FF7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerontakos, S. E., Casteleijn, D., Shikov, A. N., &amp; Wardle, J. (2020). A critical review to identify the domains used to measure the effect and outcome of adaptogenic herbal medicines. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Yale Journal of Biology and Medicine, 93</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(2), 327-346.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="224BAC43" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Giani T</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> S., Faber, S. C., Motta, S., Denison, M. S., &amp; Bonati, L. (2019). Modeling the binding of diverse ligands within the Ah receptor ligand binding domain. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Scientific Reports, 9</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 10693. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId34" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/s41598-019-47138-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="4C1C3E9C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Gozhenko, A. I., Zukow, W., Polovynko, I. S., Zajats, L. M., Yanchij, R. I., Portnichenko, V. I., &amp; Popovych, I. L. (2019). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Individual immune responses to chronic stress and their neuro-endocrine accompaniment</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Radom, Torun: RSW UMK.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 200.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="729AD051" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Gozhenko, А. І., Korda, M. M., Popadynets, O. O., &amp; Popovych, I. L. (2021). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Entropy, harmony, synchronization and their neuro-endocrine-immune correlates</w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Odesa: Feniks. 232.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3836B7FA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gumega, M. D., Levytskyi, A. B., &amp; Popovych, I. L. (2011). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Balneogastroenterology</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: UNESCO-SOCIO.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 243.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="263CB1BC" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrinchenko, B. V., Ruzhylo, S. V., Flyunt, I. S., Alyeksyeyev, A. I., &amp; Huchko, B. Y. (1999). The effect of complex balneotherapy at the Truskavets' resort with the use of phytoadaptogen on psychophysiological functions and physical performance [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 2</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(1), 31-35.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="017B50D1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrinchenko, B. V. (1998). A comparative study of the effect of balneotherapy with the use of Krymskyi and Bittner balms on physical performance and central hemodynamics [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ukrainian Balneological Journal, 1</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(4), 36-38.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="72D81B65" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu, Q., He, G., Zhao, J., Soshilov, A., Denison, M. S., Zhang, A., Yin, H., Fraccalvieri, D., Bonati, L., Xie, Q., &amp; Zhao, B. (2013). Ginsenosides are novel naturally-occurring aryl hydrocarbon receptor ligands. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>PLOS ONE, 8</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e66258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId35" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0066258</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="679FD7BE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyun, S. H., Ahn, H. Y., Kim, H. J., Kim, S. W., So, S. H., In, G., Kim, S. K., &amp; Han, C. K. (2021). Immuno-enhancement effects of Korean Red Ginseng in healthy adults: A randomized, double-blind, placebo-controlled trial. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Ginseng Research, 45</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 191-198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId36" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jgr.2020.08.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="7A248889" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivassivka, S. V. (1997). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Biologically active substances of Naftussya water, their genesis and mechanisms of physiological action</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Naukova dumka. 110.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6696DAEA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivassivka, S. V., Kovbasnyuk, M. M., Bilas, V. R., &amp; Khodak, O. L. (2004). The effect of balneotherapy on the growth of Plis lymphosarcoma [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 2</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(2), 52-57.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="4459399F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivassivka, S. V., Kovbasnyuk, M. M., Bilas, V. R., &amp; Khodak, O. L. (2005). Effect of Naftussya water on experimental tumors in rats [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 3</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(2), 60-67.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="2E0450D8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivassivka, S. V., &amp; Kovbasnyuk, M. M. (2011). The role of xenobiotic properties of Naftusya water in the activation of phagocytes and natural killers, the regulation of their interaction in normal and pathological conditions [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 9</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(1), 16-36.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="769E3E44" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Jin, W., Ma, R., Zhai, L., Wang, Y., Liu, Y., Dai, Z., Liang, X., Zhang, Y., &amp; Gao, Y. (2020). Ginsenoside Rd attenuates ACTH-induced corticosterone secretion by blocking the MC2R-cAMP/PKA/CREB pathway in Y1 mouse adrenocortical cells. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Life Sciences, 245</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId37" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.lfs.2020.117337</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="2FC7A1B4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Keshavarzi, M., Khoshnoud, M. J., Ghaffarian Bahraman, A., &amp; Mohammadi-Bardbori, A. (2020). An endogenous ligand of aryl hydrocarbon receptor 6-formylindolo[3,2-b] carbazole (FICZ) is a signaling molecule in neurogenesis of adult hippocampal neurons. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Molecular Neuroscience, 70</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 806-817. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId38" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s12031-020-01490-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="1893388E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Khodak, O. L., Bilas, V. R., &amp; Nazarenko, N. K. (2006). Variants of immunotropic and clinical effects of balneotherapy at the Truskavets' Spa in people after radical treatment of oncopathology [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 4</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(3), 9-32.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="62ED61F8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Khodak, O. L., &amp; Bilas, V. R. (2008). The effect of Naftussya mineral water on the body's nonspecific resistance to neoplastic processes [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 6</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(1), 79-84.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="47D464C0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Kimura, E., &amp; Tohyama, C. (2017). Embryonic and postnatal expression of aryl hydrocarbon receptor mRNA in mouse brain. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Frontiers in Neuroanatomy, 11</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId39" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fnana.2017.00004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3A29E4AE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Klecka, W. R. (1989). Discriminant analysis [trans. from English in Russian] (Seventh Printing, 1986). In </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Factor, discriminant and cluster analysis</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 78-138). Moskwa: Finansy i Statistika.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="7436B343" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Korda, M. M., Fihura, O. A., Melnyk, O. I., Klishch, I. M., Yanchij, R. I., Zukow, W., Ruzhylo, S. V., Popovych, D. V., &amp; Popovych, I. L. (2024). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ukrainian phytocomposition "Balm Truskavets'", metabolism, physical working capacity and neuro-endocrine-immune complex</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lviv: Svit. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId40" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.5281/zenodo.14640273</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="7187F930" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostyuk, P. G., Popovych, I. L., &amp; Іvassivka, S. V. (Eds.). (2006). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Chornobyl', adaptive and defensive systems, rehabilitation</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Computerpress.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 348.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="086F9D5A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Kou, Z., &amp; Dai, W. (2021). Aryl hydrocarbon receptor: Its roles in physiology. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Biochemical Pharmacology, 185</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 114428. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId41" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.bcp.2021.114428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="3CF4435D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Kozyavkina, O. V., Kozyavkina, N. V., Gozhenko, O. A., Gozhenko, A. I., Barylyak, L. G., &amp; Popovych, I. L. (2015). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bioactive water Naftussya and neuroendocrine-immune complex</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: UNESCO-SOCIO.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 349.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="01C90D12" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Kumar, P., Banik, S. P., Goel, A., Chakraborty, S., Bagchi, M., &amp; Bagchi, D. (2023). Chemical, microbial and safety profiling of a standardized Withania somnifera (Ashwagandha) extract and Withaferin A, a potent novel phytotherapeutic of the millennium. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Functional Foods in Health and Disease, 13</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 36-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId42" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.31989/ffhd.v13i2.1020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="19072D8E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Lapovets, L., &amp; Lutsyk, B. (2004). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Handbook of laboratory immunology</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Lviv.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 173.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="436B550A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Li, L. A., &amp; Wang, P. W. (2005). PCB126 induces differential changes in androgen, cortisol, and aldosterone biosynthesis in human adrenocortical H295R cells. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Toxicological Sciences, 85</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 530-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId43" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/toxsci/kfi130</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="07AA30CF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu, S., Wu, D., Sun, G., Geng, F., Shen, Y., Tan, J., Sun, X., &amp; Ding, S. (2019). Gastroprotective effects of Kangfuxin against water-immersion and restraint stress-induced gastric ulcer in rats: Roles of antioxidation, anti-inflammation, and pro-survival. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pharmaceutical Biology, 57</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 770-777. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId44" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/13880209.2019.1679814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="271F3650" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Lupandin, A. V. (1989). On the role of catecholaminergic synapses in the mechanism of adaptation formation with the participation of polyphenolic adaptogens [in Russian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Fiziologicheskii Zhurnal SSSR, 75</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(8), 1082-1088.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="73736EFB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Lyubitelev, A., &amp; Studitsky, V. (2023). Inhibition of cancer development by natural plant polyphenols: Molecular mechanisms. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>International Journal of Molecular Sciences, 24</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(13), 10663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId45" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijms241310663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="2E757DCF" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Meerson, F. Z. (1991). Protective effects of adaptation and some prospects for the development of adaptive medicine [in Russian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Uspekhi Fiziologicheskikh Nauk, 22</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(2), 52-89.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="6C6833F4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Moreno-Nieves, U. Y., Mundy, D. C., Shin, J. H., Tam, K., &amp; Sunwoo, J. B. (2018). The aryl hydrocarbon receptor modulates the function of human CD56bright NK cells. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>European Journal of Immunology, 48</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 771-776. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId46" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/eji.201747289</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="749E1BF6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Murray, I. A., &amp; Perdew, G. H. (2020). How Ah receptor ligand specificity became important in understanding its physiological function. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>International Journal of Molecular Sciences, 21</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(24), 9614. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId47" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijms21249614</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="70A3A42D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Nebert, D. W., &amp; Bausserman, L. L. (1970). Genetic differences in the extent of aryl hydrocarbon hydroxylase induction in mouse fetal cell cultures. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Biological Chemistry, 245</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(23), 6373-6382.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="50DE3D45" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Oh, C. S., Kim, H. J., Jeong, H. W., Park, J. H., &amp; Park, W. (2023). Immunomodulatory effects of Korean Red Ginseng (Panax ginseng) and its active ingredients. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Hantopic, 5</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId48" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.23146/HAN.2023.4.01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="78E161B2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ojo, E. S., &amp; Tischkau, S. A. (2021). The role of AhR in the hallmarks of brain aging: Friend and foe. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Cells, 10</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 2729. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId49" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/cells10102729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="796DDD80" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Panasyuk, Y. M., Levkut, L. H., Popovych, I. L., Alekseyev, O. I., Kovbasnyuk, M. M., &amp; Balanovskyi, V. P. (1994). Experimental study of adaptogenic properties of "Crimean" balm [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Fiziologichnyi Zhurnal, 40</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(3-4), 25-30.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="06D770D0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Panasyuk, Y. M., Levkut, L. G., Popovych, I. L., Shumakov, M. F., Sychova, A. O., Alekseyev, O. I., &amp; Bakova, M. M. (1996). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Adaptogenic agent</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Ukraine Patent No. 10271. Bull № 4.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="120F920A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A. (2023). Challenges in phytotherapy research. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Frontiers in Pharmacology, 14</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1199516. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId50" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fphar.2023.1199516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="7A623F21" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A., &amp; Efferth, T. (2022). Network pharmacology of adaptogens in the assessment of their pleiotropic therapeutic activity. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pharmaceuticals, 15</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId51" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ph15091051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="261CC95B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A., Seo, E. J., &amp; Efferth, T. (2018). Novel molecular mechanisms for the adaptogenic effects of herbal extracts on isolated brain cells using systems biology. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Phytomedicine, 50</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 257-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId52" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.phymed.2018.09.204</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="39655EFB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A., Seo, E. J., &amp; Efferth, T. (2019). Effects of anti-inflammatory and adaptogenic herbal extracts on gene expression of eicosanoids signaling pathways in isolated brain cells. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Phytomedicine, 60</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 152881. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId53" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.phymed.2019.152881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="00F9A27F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A., &amp; Wikman, G. (2010). Effects of adaptogens on the central nervous system and the molecular mechanisms associated with their stress-protective activity. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pharmaceuticals, 3</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 188-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId54" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ph3010188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="03DB976A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A. G., Efferth, T., Shikov, A. N., Pozharitskaya, O. N., Kuchta, K., Mukherjee, P. K., Banerjee, S., Heinrich, M., Wu, W., Guo, D. A., &amp; Wagner, H. (2021). Evolution of the adaptogenic concept from traditional use to medical systems: Pharmacology of stress- and aging-related diseases. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medicinal Research Reviews, 41</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 630-703. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId55" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/med.21743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="1A4C769B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Phelan, D., Winter, G. M., Rogers, W. J., Lam, J. C., &amp; Denison, M. S. (1988). Activation of the Ah receptor signal transduction pathway by bilirubin and biliverdin. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Archives of Biochemistry and Biophysics, 357</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 155-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId56" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1006/abbi.1998.0814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="026EE705" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Poland, A., Glover, E., &amp; Kende, A. S. (1976). Stereospecific, high affinity binding of 2,3,7,8-tetrachlorodibenzo-p-dioxin by hepatic cytosol. Evidence that the binding species is receptor for induction of aryl hydrocarbon hydroxylase. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Biological Chemistry, 251</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(16), 4936-4946.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="73A162B1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Popadynets, O., Gozhenko, A., Badyuk, N., Popovych, I., Skaliy, A., Hagner-Derengowska, M., Napierata, M., Muszkieta, R., Sokołowski, D., Zukow, W., &amp; Rybałko, L. (2020). Interpersonal differences caused by adaptogen changes in entropies of EEG, HRV, immunocytogram, and leukocytogram. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 20</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(Suppl. 2), 982-999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId57" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.7752/jpes.2020.s2139</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="11541553" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, A. I. (2018). Features of the immunotropic effects of partial components of the balneotherapeutic complex of spa Truskavets'. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 8</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 919-935. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId58" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.5281/zenodo.2546368</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="61C2D8DB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, A. I. (2019). Features of the neurotropic effects of partial components of the balneotherapeutic complex of spa Truskavets'. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 9</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 396-409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId59" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.5281/zenodo.2596710</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="0B06433F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L. (2011). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Stresslimiting adaptogene mechanism of biological and curative activity of water Naftussya</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Computerpress.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 300.</w:t>
       </w:r>
-      <w:r/>
-[...22 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="0A4E7AC4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Popovych, I. L., Flyunt, I. S., Alyeksyeyev, O. I., Barylyak, L. G., &amp; Bilas, V. R. (2003). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sanogenetic bases of rehabilitation on spa Truskavets' urological patients from Chornobylian contingent</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Computerpress. 192.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC8717D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L., Gozhenko, A. I., Korda, M. M., Klishch, I. M., Popovych, D. V., &amp; Zukow, W. (Eds.). (2022). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Mineral waters, metabolism, neuro-endocrine-immune complex</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Odesa: Feniks.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 252.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="47B6C2C5" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L., Ivassivka, S. V., &amp; Flyunt, I. S. (2000). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bioactive water Naftussya and the stomach</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Computerpress. 234.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495ACADE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L., Kozyavkina, O. V., Kozyavkina, N. V., Korolyshyn, T. A., Lukovych, Y. S., &amp; Barylyak, L. G. (2014). Correlation between indices of the heart rate variability and parameters of ongoing EEG in patients suffering from chronic renal pathology. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Neurophysiology, 46</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 139-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId60" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11062-014-9420-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="3B25958B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L., Kulchynskyi, A. B., Gozhenko, A. I., Zukow, W., Kovbasnyuk, M. M., &amp; Korolyshyn, T. A. (2018). Interrelations between changes in parameters of HRV, EEG and phagocytosis at patients with chronic pyelonephritis and cholecystitis. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 8</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 135-156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId61" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.5281/zenodo.1179635</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="2BE6C8BE" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I., Ruzhylo, S., Ivassivka, S., &amp; Aksentiychuk, B. (Eds.). (2005). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Balneocardioangiology. The impact of balneotherapy in the spa Truskavets' on the cardiovascular system and physical performance</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Kyїv: Computerpress. 239.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAFF34B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Potapovich, A. I., Lulli, D., Fidanza, P., Kostyuk, V. A., De Luca, C., Pastore, S., &amp; Korkina, L. G. (2011). Plant polyphenols differentially modulate inflammatory responses of human keratinocytes by interfering with activation of transcription factors NFκB and AhR and EGFR–ERK pathway. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Toxicology and Applied Pharmacology, 255</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 138-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId62" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.taap.2011.06.007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="2C156F05" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Quintana, F. J., &amp; Sherr, D. H. (2013). Aryl hydrocarbon receptor control of adaptive immunity. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pharmacological Reviews, 65</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1148-1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId63" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1124/pr.113.007823</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="4D50E670" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Rejano-Gordillo, C., Marín-Díaz, B., Ordiales-Talavero, A., Merino, J., González-Rico, F., &amp; Fernandez-Salguero, P. (2022). From nucleus to organs: Insights of aryl hydrocarbon receptor molecular mechanisms. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>International Journal of Molecular Sciences, 23</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(23), 14919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId64" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijms232314919</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="33A52570" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Ruzhylo, S. V., Popovych, A. I., Zakalyak, N. R., Chopyk, R. V., Fihura, O. A., Bilas, V. R., Badiuk, N. S., Gozhenko, A. I., Popovych, I. L., &amp; Zukow, W. (2021). Bioactive water Naftussya and ozokerite have the same neuro-endocrine-immune effects in male rats caused by aryl </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="pl-pl"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>hydrocarbons</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>PharmacologyOnLine, 3</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 213-226.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="619A0FDA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Saha, N., &amp; Samuel, M. (2024). Dietary xenobiotics and their role in immunomodulation. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Food Science and Biotechnology</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId65" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10068-024-01454-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="6E5F1A0D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Sergeeva, I., Kiseleva, T., Pomozova, V., Shkrabtak, N., Frolova, N., &amp; Vereshchagin, A. (2021). Experimental studies of the effect of schisandra chinensis extract on the state of adaptive capabilities of rats under chronic and general exposure to cold. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>International Journal of Environmental Research and Public Health, 18</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(22), 11780. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId66" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijerph182211780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="5177483A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Shin, J. H., Moreno-Nieves, U. Y., Zhang, L. H., Chen, C., Dixon, A. L., Linde, M. H., Mace, E. M., &amp; Sunwoo, J. B. (2021). AHR regulates NK cell migration via ASB2-mediated ubiquitination of Filamin A. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Frontiers in Immunology, 12</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId67" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fimmu.2021.624284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="681ABB4D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Struk, Z. D., Melnyk, O. I., Zukow, W., &amp; Popovych, I. L. (2019). The diversity of immune reactions to balneotherapy and their accompaniments. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 9</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 349-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId68" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.5281/zenodo.3533871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="649057D4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sun, X. B., Matsumoto, T., &amp; Yamada, H. (1992). Anti-ulcer activity and mode of action of the polysaccharide fraction from the leaves of Panax ginseng. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Planta Medica, 58</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 432-435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId69" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1055/s-2006-961504</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="10865E93" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Szaefer, H., Licznerska, B., &amp; Baer-Dubowska, W. (2024). The aryl hydrocarbon receptor and its crosstalk: A chemopreventive target of naturally occurring and modified phytochemicals. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Molecules, 29</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(18), 4283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId70" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/molecules29184283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="0DE6D8DD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Tang, J. S., Cait, A., Li, Y., Abolins-Thompson, H., Gell, K., Herst, P. M., Vissers, M., &amp; Gasser, O. (2021). Practical approach to explore the effects of polyphenols on aryl hydrocarbon receptor regulated immune function. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Agricultural and Food Chemistry, 69</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 8625-8633. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId71" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.jafc.1c01845</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="6C1A573F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Tekin, İ. Ö., &amp; Marotta, F. (2018). Polyphenols and immune system. In R. R. Watson, V. R. Preedy, &amp; S. Zibadi (Eds.), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Polyphenols: Prevention and treatment of human disease</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 263-276). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId72" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/B978-0-12-813008-7.00021-X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="4991F83C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Todorova, V., Ivanov, K., &amp; Ivanova, S. (2021). Comparison between the biological active compounds in plants with adaptogenic properties (Rhaponticum carthamoides, Lepidium meyenii, Eleutherococcus senticosus and Panax ginseng). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Plants, 11</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId73" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/plants11010064</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="7FECE272" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Trego, M. L., Hoh, E., Kellar, N. M., Meszaros, S., Robbins, M. N., Dodder, N. G., Whitehead, A., &amp; Lewison, R. L. (2018). Comprehensive screening links halogenated organic compounds with testosterone levels in male Delphinus delphis from the Southern California Bight. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Environmental Science &amp; Technology, 52</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3101-3109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId74" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.est.7b04652</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="3DB828A6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Tserkovnyuk, A. V., &amp; Ruzhylo, S. V. (2001a). Aerobic training optimization of the effect of balneotherapy at the Truskavets' resort on physical performance and its support systems [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ukrainian Balneological Journal, 2</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 39-45.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="5CFC3E3F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Tserkovnyuk, A. V., &amp; Ruzhylo, S. V. (2001b). The influence of aerobic training against the background of balneotherapy at the Truskavets' resort on physical performance and its hemodynamic and metabolic support [in Ukrainian]. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ukrainian Balneological Journal, 1</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 55-64.</w:t>
       </w:r>
-      <w:r/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="53ECDDD6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang, X., Hawkins, B. T., &amp; Miller, D. S. (2011). Aryl hydrocarbon receptor-mediated up-regulation of ATP-driven xenobiotic efflux transporters at the blood-brain barrier. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>FASEB Journal, 25</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 644-652. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId75" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1096/fj.10-169227</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="41074A9C" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang, Y., Ye, X., Ma, Z., Liang, Q., Lu, B., Tan, H., Xiao, C., Zhang, B., &amp; Gao, Y. (2008). Induction of cytochrome P450 1A1 expression by ginsenoside Rg1 and Rb1 in HepG2 cells. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>European Journal of Pharmacology, 601</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-3), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId76" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.ejphar.2008.10.057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="4FC623C7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Winkelmann, T., Thayer, J. F., Pohlak, S. T., Nees, F., Grimm, O., &amp; Flor, H. (2017). Structural brain correlates of heart rate variability in healthy young adult population. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Brain Structure and Function, 222</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1061-1068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId77" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s00429-016-1185-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="7F5772B7" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Xue, Z., Li, D., Yu, W., Zhang, Q., Hou, X., He, Y., &amp; Kou, X. (2017). Mechanisms and therapeutic prospects of polyphenols as modulators of the aryl hydrocarbon receptor. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Food &amp; Function, 8</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1414-1437. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId78" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1039/c6fo01810f</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="58D8C61F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang, X., Liu, H., Ye, T., Lei, X., Jiang, K., Zhou, Y., Xiao, X., Xie, K., Wang, G., &amp; Duan, C. (2020). AhR activation attenuates calcium oxalate nephrocalcinosis by diminishing M1 macrophage polarization and promoting M2 macrophage polarization. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Theranostics, 10</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(26), 12011-12025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId79" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.7150/thno.51144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0F3585FB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ye, L., Zhao, B., Hu, G., Chu, Y., &amp; Ge, R. S. (2011). Inhibition of human and rat testicular steroidogenic enzyme activities by bisphenol A. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Toxicology Letters, 207</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-142. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId80" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.toxlet.2011.09.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="1361A52F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang, M., Ma, L., Luo, J., Ren, T., Liu, S., Pan, L., Liang, J., Wang, Z., Jiang, K., Xiao, X., &amp; Zheng, F. (2024). Low-medium polarity ginsenosides from wild ginseng improves immunity by activating the AhR/MAPK pathway through tryptophan metabolism driven by gut microbiota. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Agricultural and Food Chemistry, 72</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(47), 26142-26154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId81" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.jafc.4c04830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="240ABBFD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhou, L. (2016). AHR function in lymphocytes: Emerging concepts. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Trends in Immunology, 37</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId82" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.it.2015.11.007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="4ADAB06D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Fihura, O. A., Żukow, X., Muszkieta, R., Hagner-Derengowska, M., Smoleńska, O., Michalska, A., Melnyk, O. I., Ruzhylo, S. V., Zakalyak, N. R., Kondratska, H. D., Voloshyn, O. R., &amp; Popovych, I. L. (2024). Prevention of adverse effects of balneofactors at Truskavets' Spa on gastroenterologic patients through phytoadaptogens and therapeutic physical education: Mechanisms of rehabilitation. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 24</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 791-810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId83" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.7752/jpes.2024.04093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="42AF256E" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Fihura, O. A., Korda, M. M., Klishch, I. M., Ruzhylo, S. V., Melnyk, O. I., Yanchij, R. I., &amp; Popovych, I. L. (2024). Modulating effects of Ukrainian phytocomposition "Balm Truskavets'" on post stress changes in neuroendocrine-immune complex, metabolome, electrocardiogram, and gastric mucosa at rats. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 64</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId84" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://dx.doi.org/10.12775/JEHS.2024.64.55171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="543BD303" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Fil, V. M., Kovalchuk, H. Y., Voloshyn, O. R., Kopko, I. Y., Lupak, O. M., Ivasivka, A. S., Musiyenko, O. V., Bilas, V. R., &amp; Popovych, I. L. (2022). The role of innate muscular endurance and resistance to hypoxia in reactions to acute stress of immunity in rats. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 22</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1608-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId85" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.7752/jpes.2022.07202</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="161B0311" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Flyunt, I-S. S., Ponomarenko, R. B., Rybak, N. Y., Fil', V. M., Kovalchuk, H. Y., Sarancha, S. M., &amp; Nahurna, Y. V. (2020). Polyvariant change of step-test under the influence of natural adaptogens and their accompaniments. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pedagogy and Psychology of Sport, 6</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 74-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId86" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.12775/PPS.2020.06.02.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="25516903" w14:textId="1D6BB7BC" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Flyunt, I-S. S., Ruzhylo, S. V., Kovalchuk, H. Y., Nahurna, Y. V., Popovych, D. V., &amp; Sarancha, S. M. (2021). Forecasting of multivariant changes in step test under the influence of natural adaptogens. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pedagogy and Psychology of Sport, 7</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 85-93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId87" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.12775/PPS.2021.07.01.007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    <w:p w14:paraId="3F3656A8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Gozhenko, O. A., Zavidnyuk, Y. V., Korda, M. M., Mysula, I. R., Klishch, I. M., Zhulkevych, I. V., Popovych, I. L., Muszkieta, R., Napierata, M., Hagner-Derengowska, M., &amp; Skaliy, A. (2020). Role of organic carbon and nitrogen of mineral waters in their neuro-endocrine effects at female rats. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>International Journal of Applied Exercise Physiology, 9</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(4), 20-25.</w:t>
       </w:r>
-      <w:r/>
-[...24 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+    </w:p>
+    <w:p w14:paraId="22A73836" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Muszkieta, R., Hagner-Derengowska, M., Smoleńska, O., Żukow, X., Fil, V. M., Kovalchuk, H. Y., Voloshyn, O. R., Kopko, I. Y., Lupak, O. M., Ivasivka, A. S., Musiyenko, O. V., Ruzhylo, S. V., Kindrat, V., &amp; Popovych, I. L. (2022a). Role of organic substances of Naftussya bioactive water in its effects on dynamic and static fitness in rats. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="char2"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 22</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2733-2742. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId88" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.7752/jpes.2022.11347</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...28 lines deleted...]
-          <w:rStyle w:val="char2"/>
+    <w:p w14:paraId="0424268B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="799" w:hangingChars="333" w:hanging="799"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., Muszkieta, R., Hagner-Derengowska, M., Smoleńska, O., Żukow, X., Melnyk, O. I., Popovych, D. V., Tserkoniuk, R. G., Hryhorenko, A. M., Yanchij, R. I., Kindrat, V., &amp; Popovych, I. L. (2022b). Effects of rehabilitation at the Truskavets' spa on physical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">working capacity and its neural, metabolic, and hemato-immune accompaniments. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="262626"/>
-          <w:shd w:val="clear" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 22</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:fill="ffffff"/>
+      <w:r w:rsidRPr="00B32C77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2708-2722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId89" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
+        <w:r w:rsidRPr="00B32C77">
           <w:rPr>
-            <w:rStyle w:val="char5"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Tahoma"/>
-            <w:color w:val="1e6fff"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:fill="ffffff"/>
+            <w:color w:val="1E6FFF"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.7752/jpes.2022.11344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr>
-[...21 lines deleted...]
-      <w:pgNumType w:fmt="decimal"/>
+    <w:sectPr w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidSect="00B32C77">
+      <w:headerReference w:type="even" r:id="rId90"/>
+      <w:headerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="even" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:headerReference w:type="first" r:id="rId94"/>
+      <w:footerReference w:type="first" r:id="rId95"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="1417" w:footer="1417" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:titlePg/>
-      <w:tmGutter w:val="3"/>
-[...14 lines deleted...]
-      <w:guidesAndGridMasterPages Id="2" numberOfVerticalGuides="0" numberOfHorizontalGuides="0"/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2BC6E579" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1CB624A4" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="ee"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="ee"/>
-[...28 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
-[...17 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="ee"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="ee"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2847B1C3" w14:textId="77777777" w:rsidR="00CE7C61" w:rsidRDefault="00CE7C61">
     <w:pPr>
-      <w:pStyle w:val="para8"/>
-      <w:spacing/>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="426D44F2" w14:textId="59950ECC" w:rsidR="00AD71CD" w:rsidRDefault="00AD71CD">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
       <w:jc w:val="both"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="56435398" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRDefault="00D905EB">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659265" behindDoc="0" locked="0" layoutInCell="0" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54D93F74" wp14:editId="2D64189D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="114300" cy="175260"/>
+              <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1025" name="Pole tekstowe 3"/>
+              <wp:docPr id="5" name="Pole tekstowe 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-[...5 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="114300" cy="175260"/>
+                        <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="7410FFD8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRDefault="00D905EB">
                           <w:pPr>
-                            <w:pStyle w:val="para8"/>
-[...3 lines deleted...]
-                            </w:rPr>
+                            <w:pStyle w:val="Stopka"/>
                           </w:pPr>
                           <w:r>
-                            <w:rPr>
-[...2 lines deleted...]
-                            </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
-                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
                             <w:fldChar w:fldCharType="separate"/>
-                            <w:t>3</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" upright="1">
-[...2 lines deleted...]
-                      </a:prstTxWarp>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="Pole tekstowe 3" o:spid="_x0000_s3073" style="position:absolute;mso-position-horizontal:center;margin-top:0.00pt;mso-position-horizontal-relative:margin;width:9.00pt;height:13.80pt;z-index:251659265;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;mso-wrap-style:none" stroked="f" filled="f" v:ext="SMDATA_12_M28taBMAAAAlAAAAZAAAAA0AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAEAAABQAAAAAAAAAAAA4D8AAAAAAADgPwAAAAAAAOA/AAAAAAAA4D8AAAAAAADgPwAAAAAAAOA/AAAAAAAA4D8AAAAAAADgPwAAAAAAAOA/AAAAAAAA4D8CAAAAjAAAAAAAAAAAAAAA////AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAZAAAAAEAAABAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFAAAADwAAAAAAAAAAAAAAAAAAAAKAAAAAQAAABQAAAAUAAAAFAAAAAEAAAAAAAAAZAAAAGQAAAAAAAAAZAAAAGQAAAAVAAAAYAAAAAAAAAAAAAAADwAAACADAAAAAAAAAAAAAAEAAACgMgAAVgcAAKr4//8BAAAAf39/AAEAAABkAAAAAAAAABQAAABAHwAAAAAAACYAAAAAAAAAwOD//wAAAAAmAAAAZAAAABYAAABMAAAAAAAAAAAAAAAEAAAAAAAAAAEAAAB/f38AAAAAACgAAAAoAAAAZAAAAGQAAAAAAAAAzMzMAAAAAABQAAAAUAAAAGQAAABkAAAAAAAAABcAAAAUAAAAAAAAAAAAAAD/fwAA/38AAAAAAAAJAAAABAAAAAAAAAAMAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAAeAAAAaAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAECcAABAnAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABQAAAAAAAAAwMD/AAAAAABkAAAAMgAAAAAAAABkAAAAAAAAAH9/fwAKAAAAIQAAAEAAAAA8AAAAAAAAAJDgAAAAAAAAAAAAAAIAAAABAAAAAAAAAAAAAAACAAAAAAAAALQAAAAUAQAAAAAAAOcWAABYOwAAKAAAAAgAAAADAAAAAwAAAA==" o:insetmode="custom">
-[...1 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t" inset="0.0pt,0.0pt,0.0pt,0.0pt">
+            <v:shapetype w14:anchorId="54D93F74" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Pole tekstowe 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:2in;height:2in;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6fPyMVgIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfRSYOCFEOTFOTJPQ&#10;Do2b9hzSBKpL4igxtOzXz0kpN932ctNeUje2P9uf7czvW2vYWYVYgyv5aDDkTDkJVe0OJf/+tP4w&#10;5SyicJUw4FTJLyry+8X7d/PGz9QYjmAqFRiBuDhrfMmPiH5WFFEelRVxAF45UmoIViD9hkNRBdEQ&#10;ujXFeDi8KxoIlQ8gVYx0+9Ap+SLja60kPmodFTJTcsoN8xnyuU9nsZiL2SEIf6zlNQ3xD1lYUTsK&#10;eoN6ECjYKdR/QNlaBoigcSDBFqB1LVWugaoZDV9VszsKr3ItRE70N5ri/4OVX8/bwOqq5BPOnLDU&#10;oi0YxVA9R4RGsUmiqPFxRpY7T7bYfoKWWt3fR7pMlbc62PSlmhjpiezLjWDVIpPJaTqeToekkqTr&#10;fwi/eHH3IeJnBZYloeSBOpiJFedNxM60N0nRHKxrY3IXjWNNye8+TobZ4aYhcOMoRiqiSzZLeDEq&#10;IRj3TWliIOecLvLsqZUJ7CxoaoSUymEuNyORdbLSFPYtjlf75KryXL7F+eaRI4PDm7OtHYRc76u0&#10;q+c+Zd3Z9wx0dScKsN231+buobpQbwN0CxK9XNfE/0ZE3IpAG0E9oy3HRzq0AeIZrhJnRwg//3af&#10;7GlQSctZQxtWckdPAGfmi6MBTsvYC6EX9r3gTnYFRP6IXg8vs0gOAU0v6gD2B63+MsUglXCSIpUc&#10;e3GF3ZbT0yHVcpmNaOW8wI3beZmgc7P98oQ0Q3m0EikdE1eyaOnycF4fiLTVv/9nq5dnbPELAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBxqtG51wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;k/YfIiNx21IGQlVpOrGJckRi5cAxa0xbSJwqybry7zEICS6Wn571/L1yOzsrJgxx8KTgap2BQGq9&#10;GahT8NLUqxxETJqMtp5QwSdG2FbLRakL48/0jNMhdYJDKBZaQZ/SWEgZ2x6djms/IrH35oPTiWXo&#10;pAn6zOHOyk2W3UqnB+IPvR5x32P7cTg5Bfu6acKEMdhXfKyv3592N/gwK3V5Md/fgUg4p79j+MZn&#10;dKiY6ehPZKKwCrhI+pnsbfKc5fF3kVUp/9NXXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQC6fPyMVgIAAA4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBxqtG51wAAAAUBAAAPAAAAAAAAAAAAAAAAALAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="7410FFD8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRDefault="00D905EB">
                     <w:pPr>
-                      <w:pStyle w:val="para8"/>
-[...3 lines deleted...]
-                      </w:rPr>
+                      <w:pStyle w:val="Stopka"/>
                     </w:pPr>
                     <w:r>
-                      <w:rPr>
-[...2 lines deleted...]
-                      </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
-                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
                       <w:fldChar w:fldCharType="separate"/>
-                      <w:t>3</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-            </v:rect>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r/>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...103 lines deleted...]
-</w:ftr>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1CD4BB28" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="720B2556" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3394668D" w14:textId="77777777" w:rsidR="00CE7C61" w:rsidRDefault="00CE7C61">
     <w:pPr>
-      <w:pStyle w:val="para10"/>
+      <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="276D9FAA" w14:textId="77777777" w:rsidR="00CE7C61" w:rsidRDefault="00CE7C61">
     <w:pPr>
-      <w:spacing/>
-[...4 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="52C80244" w14:textId="4987A80C" w:rsidR="00CE7C61" w:rsidRPr="0062428C" w:rsidRDefault="0062428C" w:rsidP="0062428C">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:b/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-pl"/>
+        <w:sz w:val="96"/>
+        <w:szCs w:val="96"/>
+        <w:lang w:val="pl-PL"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0062428C">
       <w:rPr>
-        <w:b/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-pl"/>
+        <w:sz w:val="96"/>
+        <w:szCs w:val="96"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="pl-PL"/>
       </w:rPr>
-      <w:t xml:space="preserve">Author Surname Name, Author Surname Name, Author Surname Name. Title of the Paper. </w:t>
+      <w:t>Must</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0062428C">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:sz w:val="96"/>
+        <w:szCs w:val="96"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="pl-PL"/>
       </w:rPr>
-      <w:t>Journal of Education, Health and Sport. 2025;8</w:t>
+      <w:t xml:space="preserve"> be &gt; 14 </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0062428C">
       <w:rPr>
-        <w:b/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-pl"/>
+        <w:sz w:val="96"/>
+        <w:szCs w:val="96"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="pl-PL"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>pages</w:t>
     </w:r>
-    <w:r>
-[...1242 lines deleted...]
-    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...105 lines deleted...]
-    <w:name w:val="Lista numerowana 1"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="045B971C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="045B971C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:view w:val="print"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation w:val="0"/>
-[...8 lines deleted...]
-  <w:revisionView w:comments="1" w:markup="1" w:insDel="1" w:formatting="1"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:doNotHyphenateCaps/>
+  <w:noPunctuationKerning/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
-    <w:pos w:val="pageBottom"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:pos w:val="docEnd"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotExpandShiftReturn w:val="1"/>
+    <w:doNotExpandShiftReturn/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B03FFE"/>
+    <w:rsid w:val="00021613"/>
+    <w:rsid w:val="000239BE"/>
+    <w:rsid w:val="00026398"/>
+    <w:rsid w:val="00055A4A"/>
+    <w:rsid w:val="000833BC"/>
+    <w:rsid w:val="000A3463"/>
+    <w:rsid w:val="000B5407"/>
+    <w:rsid w:val="000D0796"/>
+    <w:rsid w:val="000D6A10"/>
+    <w:rsid w:val="000E3B94"/>
+    <w:rsid w:val="000E79EB"/>
+    <w:rsid w:val="001118C1"/>
+    <w:rsid w:val="00113860"/>
+    <w:rsid w:val="00127EBA"/>
+    <w:rsid w:val="00145474"/>
+    <w:rsid w:val="00155177"/>
+    <w:rsid w:val="00170D32"/>
+    <w:rsid w:val="00172416"/>
+    <w:rsid w:val="00195822"/>
+    <w:rsid w:val="001B1441"/>
+    <w:rsid w:val="001F2DBD"/>
+    <w:rsid w:val="001F4770"/>
+    <w:rsid w:val="0021428A"/>
+    <w:rsid w:val="00224E6B"/>
+    <w:rsid w:val="002436DF"/>
+    <w:rsid w:val="00247D14"/>
+    <w:rsid w:val="00287580"/>
+    <w:rsid w:val="00291FE8"/>
+    <w:rsid w:val="00293998"/>
+    <w:rsid w:val="002A55F6"/>
+    <w:rsid w:val="002A7665"/>
+    <w:rsid w:val="002C64BB"/>
+    <w:rsid w:val="002D34D7"/>
+    <w:rsid w:val="0032286D"/>
+    <w:rsid w:val="003320BB"/>
+    <w:rsid w:val="003405C4"/>
+    <w:rsid w:val="003628AD"/>
+    <w:rsid w:val="003832D4"/>
+    <w:rsid w:val="00390254"/>
+    <w:rsid w:val="003B1954"/>
+    <w:rsid w:val="00414E55"/>
+    <w:rsid w:val="00416045"/>
+    <w:rsid w:val="00425A0D"/>
+    <w:rsid w:val="0043619E"/>
+    <w:rsid w:val="00455AAD"/>
+    <w:rsid w:val="004914FE"/>
+    <w:rsid w:val="004B6C04"/>
+    <w:rsid w:val="004E292F"/>
+    <w:rsid w:val="004E57BE"/>
+    <w:rsid w:val="00511DC5"/>
+    <w:rsid w:val="00516BAD"/>
+    <w:rsid w:val="005509FD"/>
+    <w:rsid w:val="0055100B"/>
+    <w:rsid w:val="00572C3F"/>
+    <w:rsid w:val="00573147"/>
+    <w:rsid w:val="005A24A3"/>
+    <w:rsid w:val="005B209F"/>
+    <w:rsid w:val="005B2714"/>
+    <w:rsid w:val="005C2EA0"/>
+    <w:rsid w:val="005E1793"/>
+    <w:rsid w:val="006230BA"/>
+    <w:rsid w:val="0062428C"/>
+    <w:rsid w:val="00636FE2"/>
+    <w:rsid w:val="0064728A"/>
+    <w:rsid w:val="006542D1"/>
+    <w:rsid w:val="00655DA9"/>
+    <w:rsid w:val="006843CD"/>
+    <w:rsid w:val="006910C4"/>
+    <w:rsid w:val="00696A8E"/>
+    <w:rsid w:val="006C37F0"/>
+    <w:rsid w:val="006E1653"/>
+    <w:rsid w:val="006E4739"/>
+    <w:rsid w:val="006F7C81"/>
+    <w:rsid w:val="0070746A"/>
+    <w:rsid w:val="00707C94"/>
+    <w:rsid w:val="007142AD"/>
+    <w:rsid w:val="00720958"/>
+    <w:rsid w:val="0072660C"/>
+    <w:rsid w:val="00747F1E"/>
+    <w:rsid w:val="00753DA0"/>
+    <w:rsid w:val="007767A2"/>
+    <w:rsid w:val="007866C1"/>
+    <w:rsid w:val="00790A75"/>
+    <w:rsid w:val="007A1EC7"/>
+    <w:rsid w:val="007B6E39"/>
+    <w:rsid w:val="007E3E6D"/>
+    <w:rsid w:val="007F3DBC"/>
+    <w:rsid w:val="008156C9"/>
+    <w:rsid w:val="0081667F"/>
+    <w:rsid w:val="00821DF2"/>
+    <w:rsid w:val="008312FD"/>
+    <w:rsid w:val="00832A99"/>
+    <w:rsid w:val="00870988"/>
+    <w:rsid w:val="00880447"/>
+    <w:rsid w:val="008859BB"/>
+    <w:rsid w:val="00890D30"/>
+    <w:rsid w:val="00892374"/>
+    <w:rsid w:val="008A3760"/>
+    <w:rsid w:val="008B5E47"/>
+    <w:rsid w:val="008C1CBE"/>
+    <w:rsid w:val="008C7E24"/>
+    <w:rsid w:val="008D0AB1"/>
+    <w:rsid w:val="008E6737"/>
+    <w:rsid w:val="008F5BCA"/>
+    <w:rsid w:val="00907357"/>
+    <w:rsid w:val="009137CF"/>
+    <w:rsid w:val="0094310D"/>
+    <w:rsid w:val="0094593C"/>
+    <w:rsid w:val="00955B1C"/>
+    <w:rsid w:val="0097006F"/>
+    <w:rsid w:val="0097399F"/>
+    <w:rsid w:val="00983957"/>
+    <w:rsid w:val="009A026C"/>
+    <w:rsid w:val="009B01DB"/>
+    <w:rsid w:val="009B5C8A"/>
+    <w:rsid w:val="009C4216"/>
+    <w:rsid w:val="009D07B3"/>
+    <w:rsid w:val="009E1E99"/>
+    <w:rsid w:val="009F0EB1"/>
+    <w:rsid w:val="009F19F8"/>
+    <w:rsid w:val="00A00E9A"/>
+    <w:rsid w:val="00A15FBF"/>
+    <w:rsid w:val="00A34249"/>
+    <w:rsid w:val="00A36475"/>
+    <w:rsid w:val="00A51BDF"/>
+    <w:rsid w:val="00A51DBE"/>
+    <w:rsid w:val="00A54D8A"/>
+    <w:rsid w:val="00A74A76"/>
+    <w:rsid w:val="00AB3851"/>
+    <w:rsid w:val="00AB411A"/>
+    <w:rsid w:val="00AD0CF5"/>
+    <w:rsid w:val="00AD71CD"/>
+    <w:rsid w:val="00B00456"/>
+    <w:rsid w:val="00B03FFE"/>
+    <w:rsid w:val="00B25687"/>
+    <w:rsid w:val="00B32C77"/>
+    <w:rsid w:val="00B33506"/>
+    <w:rsid w:val="00B566EA"/>
+    <w:rsid w:val="00B57AEA"/>
+    <w:rsid w:val="00B80355"/>
+    <w:rsid w:val="00B8303C"/>
+    <w:rsid w:val="00B97919"/>
+    <w:rsid w:val="00BA3917"/>
+    <w:rsid w:val="00BB06AD"/>
+    <w:rsid w:val="00BC0319"/>
+    <w:rsid w:val="00BC2215"/>
+    <w:rsid w:val="00BC631A"/>
+    <w:rsid w:val="00BD74E5"/>
+    <w:rsid w:val="00C12BA4"/>
+    <w:rsid w:val="00C1368B"/>
+    <w:rsid w:val="00C21735"/>
+    <w:rsid w:val="00C33D2C"/>
+    <w:rsid w:val="00C35FC5"/>
+    <w:rsid w:val="00C364F0"/>
+    <w:rsid w:val="00C45CE2"/>
+    <w:rsid w:val="00C52E50"/>
+    <w:rsid w:val="00C66BDB"/>
+    <w:rsid w:val="00C71472"/>
+    <w:rsid w:val="00C81C73"/>
+    <w:rsid w:val="00C943DF"/>
+    <w:rsid w:val="00C94EA2"/>
+    <w:rsid w:val="00CA7AE0"/>
+    <w:rsid w:val="00CB26EB"/>
+    <w:rsid w:val="00CC0A96"/>
+    <w:rsid w:val="00CC1B72"/>
+    <w:rsid w:val="00CC22F9"/>
+    <w:rsid w:val="00CE2A53"/>
+    <w:rsid w:val="00CE7C61"/>
+    <w:rsid w:val="00D11E8D"/>
+    <w:rsid w:val="00D1645C"/>
+    <w:rsid w:val="00D2516B"/>
+    <w:rsid w:val="00D27799"/>
+    <w:rsid w:val="00D36AB5"/>
+    <w:rsid w:val="00D74FB6"/>
+    <w:rsid w:val="00D75F73"/>
+    <w:rsid w:val="00D905EB"/>
+    <w:rsid w:val="00D946BB"/>
+    <w:rsid w:val="00DA23F4"/>
+    <w:rsid w:val="00DB099B"/>
+    <w:rsid w:val="00DC5A8A"/>
+    <w:rsid w:val="00DD439B"/>
+    <w:rsid w:val="00DE5FF7"/>
+    <w:rsid w:val="00E11E18"/>
+    <w:rsid w:val="00E241BD"/>
+    <w:rsid w:val="00E318C2"/>
+    <w:rsid w:val="00E43F84"/>
+    <w:rsid w:val="00E5602D"/>
+    <w:rsid w:val="00E57785"/>
+    <w:rsid w:val="00E6165F"/>
+    <w:rsid w:val="00E63445"/>
+    <w:rsid w:val="00E64401"/>
+    <w:rsid w:val="00E65FC2"/>
+    <w:rsid w:val="00E83519"/>
+    <w:rsid w:val="00E90C77"/>
+    <w:rsid w:val="00ED5BC6"/>
+    <w:rsid w:val="00EF07A5"/>
+    <w:rsid w:val="00EF4168"/>
+    <w:rsid w:val="00EF76F9"/>
+    <w:rsid w:val="00F051B8"/>
+    <w:rsid w:val="00F06EA6"/>
+    <w:rsid w:val="00F121FB"/>
+    <w:rsid w:val="00F45E31"/>
+    <w:rsid w:val="00F50EEB"/>
+    <w:rsid w:val="00F6144A"/>
+    <w:rsid w:val="00F93492"/>
+    <w:rsid w:val="00FA52E2"/>
+    <w:rsid w:val="00FD4C0F"/>
+    <w:rsid w:val="00FE426D"/>
+    <w:rsid w:val="00FE467B"/>
+    <w:rsid w:val="00FF0DC7"/>
+    <w:rsid w:val="00FF3883"/>
+    <w:rsid w:val="00FF77AE"/>
+    <w:rsid w:val="05E83341"/>
+    <w:rsid w:val="06C56FF1"/>
+    <w:rsid w:val="0A0334A7"/>
+    <w:rsid w:val="0B0523A4"/>
+    <w:rsid w:val="0B5843AD"/>
+    <w:rsid w:val="0BBF17D2"/>
+    <w:rsid w:val="0D7A532C"/>
+    <w:rsid w:val="0E1D2BD5"/>
+    <w:rsid w:val="10EF6D26"/>
+    <w:rsid w:val="114E5C71"/>
+    <w:rsid w:val="14545F69"/>
+    <w:rsid w:val="173211D3"/>
+    <w:rsid w:val="19924EC5"/>
+    <w:rsid w:val="1CAE0692"/>
+    <w:rsid w:val="1DD4487C"/>
+    <w:rsid w:val="1FA90F7F"/>
+    <w:rsid w:val="20005D4C"/>
+    <w:rsid w:val="20B15F2E"/>
+    <w:rsid w:val="250C32D4"/>
+    <w:rsid w:val="251B397C"/>
+    <w:rsid w:val="29C00C14"/>
+    <w:rsid w:val="2B0521C7"/>
+    <w:rsid w:val="2BFB1CB9"/>
+    <w:rsid w:val="2D2D19F6"/>
+    <w:rsid w:val="31CA6EAF"/>
+    <w:rsid w:val="32FE6C1A"/>
+    <w:rsid w:val="337B0E24"/>
+    <w:rsid w:val="33CA102F"/>
+    <w:rsid w:val="357F4E34"/>
+    <w:rsid w:val="36CB6EF8"/>
+    <w:rsid w:val="37801E7C"/>
+    <w:rsid w:val="39147073"/>
+    <w:rsid w:val="3CC92A94"/>
+    <w:rsid w:val="3D7665F2"/>
+    <w:rsid w:val="43342EDA"/>
+    <w:rsid w:val="43B93FA8"/>
+    <w:rsid w:val="443261F1"/>
+    <w:rsid w:val="446957F2"/>
+    <w:rsid w:val="45C35682"/>
+    <w:rsid w:val="47B03BA9"/>
+    <w:rsid w:val="481F54E2"/>
+    <w:rsid w:val="48F1583A"/>
+    <w:rsid w:val="49932E45"/>
+    <w:rsid w:val="4BE149AB"/>
+    <w:rsid w:val="4DBB5413"/>
+    <w:rsid w:val="4E3D7F6A"/>
+    <w:rsid w:val="50CD0E65"/>
+    <w:rsid w:val="513574A1"/>
+    <w:rsid w:val="527C3CA5"/>
+    <w:rsid w:val="54905E35"/>
+    <w:rsid w:val="55723134"/>
+    <w:rsid w:val="5B685476"/>
+    <w:rsid w:val="61BB6436"/>
+    <w:rsid w:val="61E664C3"/>
+    <w:rsid w:val="63AE7C61"/>
+    <w:rsid w:val="64A92F98"/>
+    <w:rsid w:val="6579460B"/>
+    <w:rsid w:val="67064E50"/>
+    <w:rsid w:val="6F674856"/>
+    <w:rsid w:val="70AF25EE"/>
+    <w:rsid w:val="716F1030"/>
+    <w:rsid w:val="721E7F79"/>
+    <w:rsid w:val="73F60542"/>
+    <w:rsid w:val="743762DF"/>
+    <w:rsid w:val="749F5A92"/>
+    <w:rsid w:val="78822D93"/>
+    <w:rsid w:val="7A7725D1"/>
+    <w:rsid w:val="7ABA09CB"/>
+    <w:rsid w:val="7AFB1646"/>
+    <w:rsid w:val="7E936BB7"/>
+    <w:rsid w:val="7ECE0CB1"/>
+    <w:rsid w:val="7F4B6365"/>
+    <w:rsid w:val="7FD30895"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pl-PL" w:eastAsia="zh-CN"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:rules v:ext="edit"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:tmPrefOne w:val="17"/>
-[...37 lines deleted...]
-  <w:guidesAndGrid showGuides="1" lockGuides="0" snapToGuides="1" snapToPageMargins="0" snapToOtherObjects="1" tolerance="8" gridDistanceHorizontal="283" gridDistanceVertical="283" showGrid="0" snapToGrid="0"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="567498D3"/>
+  <w15:docId w15:val="{32594B3A-0BE6-4821-9A01-AA019DF23926}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-pl" w:eastAsia="zh-cn" w:bidi="ar-sa"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:semiHidden="0" w:uiPriority="52" w:unhideWhenUsed="0"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="para0" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:val="de-de" w:bidi="ar-sa"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="para1">
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:basedOn w:val="para0"/>
-    <w:next w:val="para0"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="1"/>
+      <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
-      <w:lang w:val="sl-si"/>
+      <w:lang w:val="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="para2">
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:basedOn w:val="para0"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="200"/>
-      <w:keepNext/>
       <w:outlineLvl w:val="1"/>
-      <w:keepLines/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="MS Gothic" w:cs="Cambria"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4f81bd"/>
+      <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="para3">
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:basedOn w:val="para0"/>
-    <w:next w:val="para0"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-      <w:lang w:val="sl-si"/>
+      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="para4">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="para5" w:customStyle="1">
-[...482 lines deleted...]
-    <w:name w:val="Zwykła tabela"/>
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...410 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rPr>
-[...61 lines deleted...]
-    <w:basedOn w:val="para0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="para5" w:customStyle="1">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:basedOn w:val="para0"/>
-[...233 lines deleted...]
-    <w:basedOn w:val="char0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char2">
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Uwydatnienie">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char3">
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="800080"/>
-      <w:u w:color="auto" w:val="single"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char4">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char5">
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="0000ff"/>
-      <w:u w:color="auto" w:val="single"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char6">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="character" w:styleId="Numerwiersza">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char7">
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zwykytekst">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="ZwykytekstZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pogrubienie">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Spistreci1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:locked/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Spistreci2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:locked/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="420"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Spistreci3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:locked/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="1"/>
+      <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
-      <w:lang w:val="sl-si"/>
+      <w:lang w:val="sl-SI" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="MS Gothic" w:cs="Cambria"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4f81bd"/>
+      <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="de-de"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char10" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-      <w:lang w:val="sl-si"/>
+      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char11" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="de-de"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char12" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="de-de"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char13" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="de-de"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char14" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="de-de"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char15" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ru-ru" w:eastAsia="zh-cn"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char16" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char12"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char17" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="de-de"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char18" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Poprawka1">
+    <w:name w:val="Poprawka1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
+    <w:name w:val="Akapit z listą Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Akapitzlist"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-      <w:lang w:val="en-us"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char19" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="AkapitzlistZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="copyright">
+    <w:name w:val="copyright"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="articlecategory">
+    <w:name w:val="articlecategory"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="articledetails">
+    <w:name w:val="articledetails"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCtext">
+    <w:name w:val="DC text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="100" w:line="280" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="maintitle">
     <w:name w:val="maintitle"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char20" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="st1">
     <w:name w:val="st1"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char21" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ft">
     <w:name w:val="ft"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char22" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char23" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char24" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="slug-doi">
     <w:name w:val="slug-doi"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char25" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="slug-doi-wrapper">
     <w:name w:val="slug-doi-wrapper"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char26" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="char0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZwykytekstZnak">
+    <w:name w:val="Zwykły tekst Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Zwykytekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="de-de"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char27" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TEXT">
+    <w:name w:val="TEXT"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="9498"/>
+      </w:tabs>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REFERENCES">
+    <w:name w:val="REFERENCES"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="TEXT"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="9498"/>
+      </w:tabs>
+      <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="284" w:hanging="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="da-DK" w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
     <w:name w:val="tlid-translation"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="char28" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
     <w:name w:val="rynqvb"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="char29" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="hwtze">
     <w:name w:val="hwtze"/>
-    <w:basedOn w:val="char0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...14 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WPSOffice1">
+    <w:name w:val="WPSOffice手动目录 1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WPSOffice2">
+    <w:name w:val="WPSOffice手动目录 2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="200"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...18 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WPSOffice3">
+    <w:name w:val="WPSOffice手动目录 3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="400"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...1 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes" ?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0005-xxxx-xxxx&quot;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com&quot;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1095/biolreprod62.6.1882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2013.07.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.chemrestox.0c00072" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fimmu.2021.697663" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/nure.12024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12974-019-1572-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jes.2017.08.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bcp.2024.116156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0009-2797(02)00063-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/toxsci/kfr218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep19618" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology12040526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2022.154354" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1124/pr.114.009001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.12775/JEHS.2023.13.01.048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.12775/JEHS.2023.19.01.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-47138-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0066258" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jgr.2020.08.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.lfs.2020.117337" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12031-020-01490-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fnana.2017.00004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.14640273" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bcp.2021.114428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31989/ffhd.v13i2.1020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/toxsci/kfi130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13880209.2019.1679814" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms241310663" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/eji.201747289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21249614" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23146/HAN.2023.4.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/cells10102729" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphar.2023.1199516" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ph15091051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2018.09.204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2019.152881" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ph3010188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/med.21743" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1006/abbi.1998.0814" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2020.s2139" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.2546368" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.2596710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11062-014-9420-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.1179635" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.taap.2011.06.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1124/pr.113.007823" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms232314919" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10068-024-01454-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph182211780" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fimmu.2021.624284" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.3533871" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1055/s-2006-961504" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/molecules29184283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.jafc.1c01845" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813008-7.00021-X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants11010064" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.est.7b04652" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1096/fj.10-169227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ejphar.2008.10.057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00429-016-1185-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1039/c6fo01810f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7150/thno.51144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.toxlet.2011.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.jafc.4c04830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.it.2015.11.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2024.04093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/JEHS.2024.64.55171" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.07202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12775/PPS.2020.06.02.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12775/PPS.2021.07.01.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.11347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.11344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0009-2797(02)00063-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fimmu.2021.697663" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31989/ffhd.v13i2.1020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21249614" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1124/pr.113.007823" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.3533871" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/JEHS.2024.64.55171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.11344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.12775/JEHS.2023.13.01.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.lfs.2020.117337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2019.152881" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.2546368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.est.7b04652" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7150/thno.51144" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/nure.12024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/toxsci/kfr218" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/toxsci/kfi130" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23146/HAN.2023.4.01" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms232314919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1055/s-2006-961504" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.toxlet.2011.09.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.07202" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0005-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bcp.2024.116156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.12775/JEHS.2023.19.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12031-020-01490-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/eji.201747289" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.2596710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fimmu.2021.624284" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.chemrestox.0c00072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bcp.2021.114428" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ph3010188" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.taap.2011.06.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/molecules29184283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1096/fj.10-169227" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2024.04093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2022.11347" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12974-019-1572-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep19618" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jgr.2020.08.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/cells10102729" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7752/jpes.2020.s2139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0005-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1124/pr.114.009001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13880209.2019.1679814" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2018.09.204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11062-014-9420-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10068-024-01454-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants11010064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1039/c6fo01810f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.jafc.4c04830" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12775/PPS.2020.06.02.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1095/biolreprod62.6.1882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fnana.2017.00004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-47138-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphar.2023.1199516" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/med.21743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ejphar.2008.10.057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.jafc.1c01845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology12040526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jes.2017.08.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.14640273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms241310663" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph182211780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12775/PPS.2021.07.01.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.1179635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.it.2015.11.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2013.07.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:x.xxxx@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.phymed.2022.154354" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0066258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1006/abbi.1998.0814" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00429-016-1185-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0005-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ph15091051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813008-7.00021-X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes" ?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12775/JEHS.2025.81.61148&quot;" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apcz.umk.pl/JEHS/article/view/61148&quot;" TargetMode="External"/></Relationships>
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///D:\Documents\Bl_1.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
+  <c:lang val="pl-PL"/>
   <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
-            <c:v>Ig G</c:v>
+            <c:strRef>
+              <c:f>Лист31!$A$47</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Ig G</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="5B9BD5"/>
             </a:solidFill>
-            <a:ln w="19050">
+            <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
-          <c:dLbls>
-[...1 lines deleted...]
-          </c:dLbls>
+          <c:invertIfNegative val="0"/>
           <c:errBars>
-            <c:errDir val="y"/>
             <c:errBarType val="both"/>
             <c:errValType val="cust"/>
+            <c:noEndCap val="0"/>
             <c:plus>
-              <c:numLit>
+              <c:numRef>
+                <c:f>Лист31!$J$47:$P$47</c:f>
+                <c:numCache>
+                  <c:formatCode>General</c:formatCode>
+                  <c:ptCount val="7"/>
+                  <c:pt idx="0">
+                    <c:v>0.33</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>0.39</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>0.34</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>0.43</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>0.42</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>0.45</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>0.42499999999999999</c:v>
+                  </c:pt>
+                </c:numCache>
+              </c:numRef>
+            </c:plus>
+            <c:minus>
+              <c:numRef>
+                <c:f>Лист31!$J$47:$P$47</c:f>
+                <c:numCache>
+                  <c:formatCode>General</c:formatCode>
+                  <c:ptCount val="7"/>
+                  <c:pt idx="0">
+                    <c:v>0.33</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>0.39</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>0.34</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>0.43</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>0.42</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>0.45</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>0.42499999999999999</c:v>
+                  </c:pt>
+                </c:numCache>
+              </c:numRef>
+            </c:minus>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:errBars>
+          <c:cat>
+            <c:strRef>
+              <c:f>Лист31!$B$46:$H$46</c:f>
+              <c:strCache>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>B T</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>B TA</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>A T</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>A TA</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>E T</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>E TA</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>E A</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Лист31!$B$47:$H$47</c:f>
+              <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>0.33</c:v>
+                  <c:v>0.64</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.39</c:v>
+                  <c:v>0.47</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.34</c:v>
+                  <c:v>0.09</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.43</c:v>
+                  <c:v>0.36</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.42</c:v>
+                  <c:v>-0.55000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="5">
+                  <c:v>-0.1</c:v>
+                </c:pt>
+                <c:pt idx="6">
                   <c:v>0.45</c:v>
                 </c:pt>
-                <c:pt idx="6">
-[...90 lines deleted...]
-            </c:numLit>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
-            <c:ext xmlns:sm="smo" uri="smo">
-[...27 lines deleted...]
-              </sm:trendLine>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-C04A-45B3-B5D5-32B4F7A8C156}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
-            <c:v>Neutrophils</c:v>
+            <c:strRef>
+              <c:f>Лист31!$A$48</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Neutrophils</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="ED7D31"/>
             </a:solidFill>
-            <a:ln w="19050">
+            <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
-          <c:dLbls>
-[...1 lines deleted...]
-          </c:dLbls>
+          <c:invertIfNegative val="0"/>
           <c:errBars>
-            <c:errDir val="y"/>
             <c:errBarType val="both"/>
             <c:errValType val="cust"/>
+            <c:noEndCap val="0"/>
             <c:plus>
-              <c:numLit>
+              <c:numRef>
+                <c:f>Лист31!$J$48:$P$48</c:f>
+                <c:numCache>
+                  <c:formatCode>General</c:formatCode>
+                  <c:ptCount val="7"/>
+                  <c:pt idx="0">
+                    <c:v>0.55000000000000004</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>0.51</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>0.57999999999999996</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>0.73</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>0.52</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>0.56999999999999995</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>0.625</c:v>
+                  </c:pt>
+                </c:numCache>
+              </c:numRef>
+            </c:plus>
+            <c:minus>
+              <c:numRef>
+                <c:f>Лист31!$J$48:$P$48</c:f>
+                <c:numCache>
+                  <c:formatCode>General</c:formatCode>
+                  <c:ptCount val="7"/>
+                  <c:pt idx="0">
+                    <c:v>0.55000000000000004</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>0.51</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>0.57999999999999996</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>0.73</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>0.52</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>0.56999999999999995</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>0.625</c:v>
+                  </c:pt>
+                </c:numCache>
+              </c:numRef>
+            </c:minus>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:errBars>
+          <c:cat>
+            <c:strRef>
+              <c:f>Лист31!$B$46:$H$46</c:f>
+              <c:strCache>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>B T</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>B TA</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>A T</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>A TA</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>E T</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>E TA</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>E A</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Лист31!$B$48:$H$48</c:f>
+              <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>0.55</c:v>
+                  <c:v>0.25</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.51</c:v>
+                  <c:v>-0.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.58</c:v>
+                  <c:v>-0.06</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.73</c:v>
+                  <c:v>-0.15</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.52</c:v>
+                  <c:v>-0.31</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.57</c:v>
+                  <c:v>0.35</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.625</c:v>
+                  <c:v>0.66</c:v>
                 </c:pt>
-              </c:numLit>
-[...87 lines deleted...]
-            </c:numLit>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
-            <c:ext xmlns:sm="smo" uri="smo">
-[...27 lines deleted...]
-              </sm:trendLine>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-C04A-45B3-B5D5-32B4F7A8C156}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
-            <c:v>CIC </c:v>
+            <c:strRef>
+              <c:f>Лист31!$A$49</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>CIC </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="A5A5A5"/>
             </a:solidFill>
-            <a:ln w="19050">
+            <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
-          <c:dLbls>
-[...1 lines deleted...]
-          </c:dLbls>
+          <c:invertIfNegative val="0"/>
           <c:errBars>
-            <c:errDir val="y"/>
             <c:errBarType val="both"/>
             <c:errValType val="cust"/>
+            <c:noEndCap val="0"/>
             <c:plus>
-              <c:numLit>
+              <c:numRef>
+                <c:f>Лист31!$J$49:$P$49</c:f>
+                <c:numCache>
+                  <c:formatCode>General</c:formatCode>
+                  <c:ptCount val="7"/>
+                  <c:pt idx="0">
+                    <c:v>0.33</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>0.24</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>0.27</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>0.28000000000000003</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>0.3</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>0.34</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>0.28999999999999998</c:v>
+                  </c:pt>
+                </c:numCache>
+              </c:numRef>
+            </c:plus>
+            <c:minus>
+              <c:numRef>
+                <c:f>Лист31!$J$49:$P$49</c:f>
+                <c:numCache>
+                  <c:formatCode>General</c:formatCode>
+                  <c:ptCount val="7"/>
+                  <c:pt idx="0">
+                    <c:v>0.33</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>0.24</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>0.27</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>0.28000000000000003</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>0.3</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>0.34</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>0.28999999999999998</c:v>
+                  </c:pt>
+                </c:numCache>
+              </c:numRef>
+            </c:minus>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:errBars>
+          <c:cat>
+            <c:strRef>
+              <c:f>Лист31!$B$46:$H$46</c:f>
+              <c:strCache>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>B T</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>B TA</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>A T</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>A TA</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>E T</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>E TA</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>E A</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Лист31!$B$49:$H$49</c:f>
+              <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>0.33</c:v>
+                  <c:v>-0.23</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.24</c:v>
+                  <c:v>-0.56999999999999995</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.27</c:v>
+                  <c:v>-0.34</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.28</c:v>
+                  <c:v>0.19</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.3</c:v>
+                  <c:v>-0.12</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.34</c:v>
+                  <c:v>0.77</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.29</c:v>
+                  <c:v>0.89</c:v>
                 </c:pt>
-              </c:numLit>
-[...87 lines deleted...]
-            </c:numLit>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
-            <c:ext xmlns:sm="smo" uri="smo">
-[...27 lines deleted...]
-              </sm:trendLine>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-C04A-45B3-B5D5-32B4F7A8C156}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
-            <c:v>CD8 r </c:v>
+            <c:strRef>
+              <c:f>Лист31!$A$50</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>CD8 r </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
-            <a:ln w="19050">
+            <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
-          <c:dLbls>
-[...1 lines deleted...]
-          </c:dLbls>
+          <c:invertIfNegative val="0"/>
           <c:errBars>
-            <c:errDir val="y"/>
             <c:errBarType val="both"/>
             <c:errValType val="cust"/>
+            <c:noEndCap val="0"/>
             <c:plus>
-              <c:numLit>
+              <c:numRef>
+                <c:f>Лист31!$J$50:$P$50</c:f>
+                <c:numCache>
+                  <c:formatCode>General</c:formatCode>
+                  <c:ptCount val="7"/>
+                  <c:pt idx="0">
+                    <c:v>0.49</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>0.39</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>0.27</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>0.44</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>0.56000000000000005</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>0.46</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>0.5</c:v>
+                  </c:pt>
+                </c:numCache>
+              </c:numRef>
+            </c:plus>
+            <c:minus>
+              <c:numRef>
+                <c:f>Лист31!$J$50:$P$50</c:f>
+                <c:numCache>
+                  <c:formatCode>General</c:formatCode>
+                  <c:ptCount val="7"/>
+                  <c:pt idx="0">
+                    <c:v>0.49</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>0.39</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>0.27</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>0.44</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>0.56000000000000005</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>0.46</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>0.5</c:v>
+                  </c:pt>
+                </c:numCache>
+              </c:numRef>
+            </c:minus>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:errBars>
+          <c:cat>
+            <c:strRef>
+              <c:f>Лист31!$B$46:$H$46</c:f>
+              <c:strCache>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>B T</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>B TA</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>A T</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>A TA</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>E T</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>E TA</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>E A</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Лист31!$B$50:$H$50</c:f>
+              <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>0.49</c:v>
+                  <c:v>-1.19</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.39</c:v>
+                  <c:v>-1.66</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.27</c:v>
+                  <c:v>-1.1399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.44</c:v>
+                  <c:v>-0.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.56</c:v>
+                  <c:v>0.05</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.46</c:v>
+                  <c:v>1.36</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.5</c:v>
+                  <c:v>1.31</c:v>
                 </c:pt>
-              </c:numLit>
-[...87 lines deleted...]
-            </c:numLit>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
-            <c:ext xmlns:sm="smo" uri="smo">
-[...27 lines deleted...]
-              </sm:trendLine>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-C04A-45B3-B5D5-32B4F7A8C156}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
-            <c:v>CD16 r</c:v>
+            <c:strRef>
+              <c:f>Лист31!$A$51</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>CD16 r</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
-            <a:ln w="19050">
+            <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
-          <c:dLbls>
-[...1 lines deleted...]
-          </c:dLbls>
+          <c:invertIfNegative val="0"/>
           <c:errBars>
-            <c:errDir val="y"/>
             <c:errBarType val="both"/>
             <c:errValType val="cust"/>
+            <c:noEndCap val="0"/>
             <c:plus>
-              <c:numLit>
+              <c:numRef>
+                <c:f>Лист31!$J$51:$P$51</c:f>
+                <c:numCache>
+                  <c:formatCode>General</c:formatCode>
+                  <c:ptCount val="7"/>
+                  <c:pt idx="0">
+                    <c:v>0.08</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>0.09</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>0.13</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>0.12</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>0.09</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>0.1</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>0.105</c:v>
+                  </c:pt>
+                </c:numCache>
+              </c:numRef>
+            </c:plus>
+            <c:minus>
+              <c:numRef>
+                <c:f>Лист31!$J$51:$P$51</c:f>
+                <c:numCache>
+                  <c:formatCode>General</c:formatCode>
+                  <c:ptCount val="7"/>
+                  <c:pt idx="0">
+                    <c:v>0.08</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>0.09</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>0.13</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>0.12</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>0.09</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>0.1</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>0.105</c:v>
+                  </c:pt>
+                </c:numCache>
+              </c:numRef>
+            </c:minus>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:errBars>
+          <c:cat>
+            <c:strRef>
+              <c:f>Лист31!$B$46:$H$46</c:f>
+              <c:strCache>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>B T</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>B TA</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>A T</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>A TA</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>E T</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>E TA</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>E A</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Лист31!$B$51:$H$51</c:f>
+              <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>0.08</c:v>
+                  <c:v>-1.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.09</c:v>
+                  <c:v>-2</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.13</c:v>
+                  <c:v>-1.38</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.12</c:v>
+                  <c:v>-1.03</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.09</c:v>
+                  <c:v>0.51</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.1</c:v>
+                  <c:v>0.97</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.105</c:v>
+                  <c:v>0.46</c:v>
                 </c:pt>
-              </c:numLit>
-[...87 lines deleted...]
-            </c:numLit>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
-            <c:ext xmlns:sm="smo" uri="smo">
-[...27 lines deleted...]
-              </sm:trendLine>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000004-C04A-45B3-B5D5-32B4F7A8C156}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
-          <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
-        <c:axId val="10"/>
-        <c:axId val="11"/>
+        <c:axId val="351541088"/>
+        <c:axId val="1"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="10"/>
+        <c:axId val="351541088"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="low"/>
         <c:spPr>
-          <a:ln w="9525">
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
-              <a:srgbClr val="D8D8D8"/>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
             </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
           </a:ln>
+          <a:effectLst/>
         </c:spPr>
         <c:txPr>
-          <a:bodyPr anchor="ctr" anchorCtr="1" rot="-38400000"/>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr lang="pl-pl" sz="900" b="0" i="0" u="none" strike="noStrike">
+              <a:defRPr lang="pl-PL" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
-                  <a:srgbClr val="595959"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Calibri" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
+            <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="11"/>
+        <c:crossAx val="1"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="11"/>
+        <c:axId val="1"/>
         <c:scaling>
           <c:orientation val="minMax"/>
-          <c:max val="1.500000"/>
-          <c:min val="-2.000000"/>
+          <c:max val="1.5"/>
+          <c:min val="-2"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
-            <a:ln w="9525">
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
-                <a:srgbClr val="D8D8D8"/>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
+            <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:title>
           <c:tx>
             <c:rich>
-              <a:bodyPr rot="16200000"/>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr lang="pl-pl" sz="1000" b="0" i="0" u="none" strike="noStrike">
+                  <a:defRPr lang="pl-PL" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
-                      <a:srgbClr val="595959"/>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="65000"/>
+                        <a:lumOff val="35000"/>
+                      </a:schemeClr>
                     </a:solidFill>
-                    <a:latin typeface="Calibri" charset="0"/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
+                  <a:rPr lang="en-US"/>
                   <a:t>Z±SE</a:t>
                 </a:r>
+                <a:endParaRPr lang="ru-RU"/>
               </a:p>
             </c:rich>
           </c:tx>
-          <c:layout/>
+          <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
-            <a:ln w="19050">
+            <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln>
+          <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
-          <a:bodyPr anchor="ctr" anchorCtr="1" rot="-38400000"/>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr lang="pl-pl" sz="900" b="0" i="0" u="none" strike="noStrike">
+              <a:defRPr lang="pl-PL" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
-                  <a:srgbClr val="595959"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Calibri" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
+            <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="10"/>
+        <c:crossAx val="351541088"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
-        <a:ln w="19050">
+        <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
-      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
-        <a:ln w="19050">
+        <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
       <c:txPr>
-        <a:bodyPr anchor="ctr" anchorCtr="1"/>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr lang="pl-pl" sz="900" b="0" i="0" u="none" strike="noStrike">
+            <a:defRPr lang="pl-PL" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
-                <a:srgbClr val="595959"/>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Calibri" charset="0"/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
+          <a:endParaRPr lang="pl-PL"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext uri="{0b15fc19-7d7d-44ad-8c2d-2c3a37ce22c3}">
+        <chartProps xmlns="https://web.wps.cn/et/2018/main" chartId="{b95088d2-ca09-49d9-9663-641fee5aa9a3}"/>
+      </c:ext>
+    </c:extLst>
   </c:chart>
   <c:spPr>
     <a:solidFill>
-      <a:srgbClr val="FFFFFF"/>
+      <a:schemeClr val="bg1"/>
     </a:solidFill>
-    <a:ln w="9525">
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
-        <a:srgbClr val="D8D8D8"/>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
       </a:solidFill>
+      <a:prstDash val="solid"/>
+      <a:round/>
     </a:ln>
+    <a:effectLst/>
   </c:spPr>
   <c:txPr>
-    <a:bodyPr anchor="t" rot="0"/>
+    <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr lang="pl-pl" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="100">
-[...4 lines deleted...]
-        </a:defRPr>
+        <a:defRPr lang="pl-PL"/>
       </a:pPr>
+      <a:endParaRPr lang="pl-PL"/>
     </a:p>
   </c:txPr>
-  <c:extLst>
-[...3 lines deleted...]
-  </c:extLst>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Times New Roman"/>
-[...1 lines deleted...]
-        <a:cs typeface="Times New Roman"/>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Times New Roman"/>
-[...1 lines deleted...]
-        <a:cs typeface="Times New Roman"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -26040,84 +21103,94 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...33 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps/>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>TextMaker 2018 rev.973</Application>
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>19</Pages>
+  <Words>7401</Words>
+  <Characters>44407</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>370</Lines>
+  <Paragraphs>103</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Leicester City Council</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>51705</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Added value from European Territorial Co-operation: the impact on the young of demographic change in the Alps</dc:title>
-  <dc:subject/>
   <dc:creator>Library</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1045-12.2.0.21179</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>48CC68C1EB5846F5A92A1754C55DAFE6_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>