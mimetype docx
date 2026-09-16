--- v1 (2026-04-19)
+++ v2 (2026-09-16)
@@ -1,21196 +1,18395 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="1739E933" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...1 lines deleted...]
-        <w:ind w:right="-2"/>
+    <w:p w14:paraId="4BA496D8">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of the Paper </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...39 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(12 pt Times New Roman, Bold, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043BAF6B">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C55246">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author Name Surname</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...123 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ORCID </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://orcid.org/0000-0005-xxxx-xxxx" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://orcid.org/0000-0005-xxxx-xxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF1F5F6">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hipercze"/>
-[...11 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rStyle w:val="61"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:x.xxxx@gmail.com" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>x.xxxx@gmail.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5975B07D">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enterprise or University, City, Country </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(12 pt Times New Roman, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130093C0">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1830F0F0">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk240011735"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surname</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ORCID </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://orcid.org/0000-0005-xxxx-xxxx" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://orcid.org/0000-0005-xxxx-xxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2897E5E7">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="61"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:x.xxxx@gmail.com" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>x.xxxx@gmail.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665BAA07">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enterprise or University, City, Country </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(12 pt Times New Roman, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6596C9F3">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CE4F55">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author Name Surname</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...126 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ORCID </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://orcid.org/0000-0005-xxxx-xxxx" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://orcid.org/0000-0005-xxxx-xxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C66AD6">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hipercze"/>
-[...11 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rStyle w:val="61"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:x.xxxx@gmail.com" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>x.xxxx@gmail.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFD705B">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enterprise or University, City, Country </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...310 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(12 pt Times New Roman, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CC1A04">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150EE5D2">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77935F02">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB0D8FE">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...22 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A817F7B">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Corresponding Author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55049196">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author Name Surname, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:x.xxxx@gmail.com" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>x.xxxx@gmail.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5203BB">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0465E76B">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546B961D">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6AB0C0">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0B83E7">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACFF9B4">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AB3E7D">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="630"/>
+          <w:tab w:val="left" w:pos="23760"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Structured)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB7526D" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="5F8921EB">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="630"/>
+          <w:tab w:val="left" w:pos="23760"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Background. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...33 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE70C6A">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="630"/>
+          <w:tab w:val="left" w:pos="23760"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Aim.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD40264">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="630"/>
+          <w:tab w:val="left" w:pos="23760"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...81 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Material and methods. Xxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6CA5E5">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="630"/>
+          <w:tab w:val="left" w:pos="23760"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Results.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F252DDE">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="630"/>
+          <w:tab w:val="left" w:pos="23760"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conclusions.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
         <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705D51DF">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471AC901">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="630"/>
+          <w:tab w:val="left" w:pos="23760"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Key words: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...55 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxx, xxxxxxx, xxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699E01E7">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBBF340">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6FD383">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03122CC6">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc28725"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...2 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4C55C9">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643ED567" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="6A83E027">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598DB545" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...1 lines deleted...]
-        <w:ind w:firstLine="357"/>
+    <w:p w14:paraId="603B2ABB">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Research Objective.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E33DB8">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Problems. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxx?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C3AA5D">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Hypotheses. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6B888E">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...114 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="71627019">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc20549"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Research materials and methods</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="687357FB">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C031D6A">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc28670"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Participants.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8C2E33">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...25 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D500F7">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3092E48A">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc27010"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Procedure / Test protocol / Skill test trial / Measure / Instruments.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E564FB0">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203BC657">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3034C24F">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc27036"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.3. Data collection and analysis / Statistical analysis.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...2 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="730F2E35">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc32588"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286C9B78">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...67 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2.3.1. Statistical Software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699519F1">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Statistical processing xxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18111A1B">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63233255">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc10357"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2.3.2. AI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584ECD61">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI was utilized for two specific purposes in this research. Text analysis of clinical reasoning narratives to identify linguistic patterns associated with specific logical fallacies. Assistance in refining the academic English language of the manuscript, ensuring clarity, consistency, and adherence to scientific writing standards. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were used for additional linguistic refinement of the research manuscript, ensuring proper English grammar, style, and clarity in the presentation of results. It is important to emphasize that all AI tools were used strictly as assistive instruments under human supervision. The final interpretation of results, classification of errors, and conclusions were determined by human experts in clinical medicine and formal logic. The AI tools served primarily to enhance efficiency in data processing, pattern recognition, and linguistic refinement, rather than replacing human judgment in the analytical process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6229EEA8">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB59CDC">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc10689"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2.3.3. Statistical Methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4FB176">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C39BB4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="7B57DA59">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1539162B" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="74608A68">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1437ED" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-      <w:pPr>
+    <w:p w14:paraId="36AA9E36">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A843CC8">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc15671"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Research results</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...2 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1CA337">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAE57A9">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc21434"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>3.1. Xxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A65D0B4">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
-[...101 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Gozhenko et al., 2015, 2017; Popovych &amp; Zukow, 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0448DB">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
-[...59 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Gozhenko et al., 2019; 2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026BCDA2">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBC6BAE">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637BFC61">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc6321"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>3.2. Xxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268E040F">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D112CD" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-      <w:pPr>
+    <w:p w14:paraId="313E7FBA">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:tab/>
-        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Popovych et al., 2000; 2003; 2005).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B6D8F6">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AE3FC5">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...66 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D11958">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc32440"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        </w:rPr>
+        <w:t>3.3. Xxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC62854">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Figure 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0605CC73">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...63 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...17 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27811884">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79E75B70" wp14:editId="3BABD9B0">
-[...8478 lines deleted...]
-            <wp:docPr id="9" name="Obraz 6" descr="IMG_256"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4582160" cy="2750185"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:docPr id="3" name="Obraz 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="9" name="Obraz 6" descr="IMG_256"/>
+                    <pic:cNvPr id="3" name="Obraz 3"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5759450" cy="3423285"/>
+                      <a:ext cx="4582160" cy="2750185"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E965766">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Source: Xxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A3968F">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:b w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure. 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patterns of variables before (B) and after (A) standard balneotherapy (T) and supplemented “ATINE” (TA) as well as their changes as effects (E), from which the enhancing immunotropic effects of “ATINE” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>per se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were calculated. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(8 pt Times New Roman, Bold, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D3AFC3">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020A8E15">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Table 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F95E9E">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAFCCF0">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="0"/>
+          <w:tab w:val="center" w:pos="2325"/>
+          <w:tab w:val="right" w:pos="4665"/>
+          <w:tab w:val="right" w:pos="23760"/>
+          <w:tab w:val="right" w:pos="31680"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:b w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Table 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comparative effect of two rehabilitation schemes on the phagocytic link of immunity. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>(8 pt Times New Roman, Bold, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="64"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="431"/>
+      </w:tblGrid>
+      <w:tr w14:paraId="64B7947E">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5955CF21">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BF80AD1">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Variables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05C3C800">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Reference</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42DC53D5">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>level (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>30)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1988F630">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Control group (25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="365940D1">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Main group (27)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1918604E">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573343A9">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="04F9B185">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C88767">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FF6E42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4635ACEC">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Before</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1437B680">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>After</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3860FB08">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B8B3406">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Before</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2657CD62">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>After</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="116EDE2E">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654E3950">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="759A510B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A1BEDAA">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Leukocytes,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C79955C">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F63B4F9">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5,00±0,09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F22AA65">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FEFBAEF">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5,35±0,28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE33F4A">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,70±0,57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AFFB2E7">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5,35±0,29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7F2A86">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,70±0,59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F8F3204">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,00±0,21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="337EAD67">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,01±0,43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DCF1C44">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4,96±0,24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7C19FF">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,08±0,47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CFE1572">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5,12±0,23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A8966AC">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,23±0,46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5434870F">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,16±0,28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E2E3B96">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,31±0,55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EB0F455">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0389D4AA">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C240FFA">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Neutrophils,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E85C2C2">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C8D7D9D">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2,96±0,05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B18FAE0">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="685D538A">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>3,03±0,16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F5AD21D">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,25±0,55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A3B7B7A">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2,94±0,17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16FCC21A">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,06±0,58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79AF1D8F">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,09±0,15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0DE70B">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,31±0,52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="066560A6">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2,81±0,15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A397700">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,50±0,51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09972BC5">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2,92±0,22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0776E648">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,15±0,73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="776D1718">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,10±0,17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1BE3BD">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,35±0,57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BFC926A">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0E6E7D98">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59B01D4D">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Phagocytosis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5460FEDE">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Index, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="281E7A12">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>76,0±2,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343DBBD6">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F5BDC88">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>70,8±1,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42281470">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,46±0,11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16A4EE06">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>78,3±0,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="504C0DC8">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,20±0,06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10B994F0">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>7,50±1,18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A938884">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,66±0,10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48E8F4D0">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>70,9±1,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C04A6A1">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,45±0,10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49794AE0">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>76,8±0,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3A4BCA">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,07±0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="507A6B1C">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5,96±1,15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="036BEC24">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,53±0,10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E4EC1D2">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7DB8D718">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FD4DDB3">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Microbial Count, B/Ph</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6449FFAE">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>8,0±0,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05E2A662">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6315ADDB">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>7,3±0,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51BB837F">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,36±0,17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21B09048">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>8,3±0,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9BD846">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,14±0,21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EC4BF29">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,93±0,32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE6578B">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,50±0,17*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BB94C8F">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>7,0±0,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBAD45A">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,53±0,17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707168B1">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>7,7±0,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49CA5300">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,13±0,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71DEF4D9">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,73±0,22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11641E79">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,39±0,12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48F1C253">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="04F1684F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3720B7F8">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Killing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D3E6F7E">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Index, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F484323">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>68,0±3,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7244740C">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4724E480">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>53,8±2,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D5ECAF4">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,75±0,15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="689CE547">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>58,3±1,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6614D1B2">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,52±0,10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47BD9200">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4,48±2,05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E96D8E6">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,24±0,11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C0BD3AA">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>52,7±2,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CC3C7A5">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,81±0,12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DCEE932">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>58,6±2,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D4FE5A">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,50±0,11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="172E9EB6">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5,87±2,09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728B61B0">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,31±0,11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="682F9844">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="79C308E8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C3B5EFD">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">BCCN, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB7E3E8">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bacter/L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45AF0682">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>12,24±0,42</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66999126">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C625C89">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>8,83±1,17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5484C5AA">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-1,47±0,50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="049FF90E">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>11,38±1,42</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08224FF4">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,37±0,61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2761EA28">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2,55±1,34</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7260C1F1">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1,10±0,58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04FD2A59">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>7,51±0,55</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4E4C1B">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-2,15±0,26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79CA955A">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>10,07±0,88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD08D1D">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>-1,09±0,41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AC26F45">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2,56±0,82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50338CE5">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1,06±0,35*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64B11D6F">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A39A777">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Source: Xxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DA4B63">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="0"/>
+          <w:tab w:val="center" w:pos="2325"/>
+          <w:tab w:val="right" w:pos="4665"/>
+          <w:tab w:val="right" w:pos="23760"/>
+          <w:tab w:val="right" w:pos="31680"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Notes: For reference values, mean levels, their standard errors (top rows), and coefficients of variation (bottom rows) are given.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="62"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For groups, the top rows are the means and standard errors of the actual variables and their direct differences (changes);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="62"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the bottom rows are the same parameters for Z-scores.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="62"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Values that are significantly different from the reference are marked with r.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="62"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Significant direct differences (effects) are marked *. The last column shows the t values for effects. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(8 pt Times New Roman, Bold, Left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718ACF8E">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="60"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75497C6F">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F37A649">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F31104">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE09FC4">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235E0FD3">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A91E199">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3.4. Statistical Hypothesis Testing. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7988A383">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hypothesis Formulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F5DF3D">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="3881EA5F">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hypothesis 1: Effect of ATINE on NK Cell Levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0915BA">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₀: The addition of ATINE tea to standard balneotherapy does not increase NK cell levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ ≤ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56936AE4">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₁: The addition of ATINE tea to standard balneotherapy significantly increases NK cell levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ &gt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7078A370">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F22EE21">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hypothesis 2: Effect of ATINE on T-killer Cell Levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A165E4C">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₀: The addition of ATINE tea to standard balneotherapy does not increase T-killer cell levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ ≤ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272C828C">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₁: The addition of ATINE tea to standard balneotherapy significantly increases T-killer cell levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ &gt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7198EEC7">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...193 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130D31CC">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hypothesis 3: Effect of ATINE on IgM Levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3C08FE">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₀: The addition of ATINE tea to standard balneotherapy does not decrease IgM levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ ≥ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2631E6B8">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H₁: The addition of ATINE tea to standard balneotherapy significantly decreases IgM levels (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">₁ &lt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636CF0CA">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655E6E51">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Statistical Testing.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BAF9B5">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Table 12. Statistical Analysis of Immune Parameters. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="65"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1123"/>
+        <w:gridCol w:w="2558"/>
+        <w:gridCol w:w="2554"/>
+        <w:gridCol w:w="1138"/>
+        <w:gridCol w:w="737"/>
+        <w:gridCol w:w="791"/>
+      </w:tblGrid>
+      <w:tr w14:paraId="1FE29F44">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0A7E42">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Parameter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9A53DC">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Standard Balneotherapy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E900D5D">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Balneotherapy + ATINE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="275D9EF3">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Difference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA794FC">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>t-value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="310B770B">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>p-value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="39A8F742">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5404A501">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>NK cells</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="513B0522">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+0.51±0.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6040C729">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+0.97±0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3025599F">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+0.46±0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EBE78E">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>4.60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1EEE4E">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>&lt;0.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2314921F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22227F69">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>T-killers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207EB038">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+0.05±0.56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="373B1C5A">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+1.36±0.46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BB7186">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+1.31±0.51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFF10CC">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>2.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A344A55">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="475E6563">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="673670AC">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>IgM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8D6647">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-1.47±0.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01998BF0">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-2.59±0.44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9A1701">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-1.12±0.36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="047170A3">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFAD231">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5DA84FB2">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B645AAA">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>T-helpers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F6DB1D">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-0.54±0.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5040B995">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-1.16±0.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1C5EFF">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-0.62±0.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01753CA0">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>2.38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A36D64">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7E960A7C">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D06581D">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>CIC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="176F16AC">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-0.12±0.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC57890">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+0.77±0.34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AEE902">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>+0.89±0.32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2DAA26">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>2.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E54508">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D1D3B4B">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45789D03">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Table 13. Discriminant Analysis Results. Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="65"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1123"/>
+        <w:gridCol w:w="1624"/>
+        <w:gridCol w:w="804"/>
+        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="3537"/>
+      </w:tblGrid>
+      <w:tr w14:paraId="31C5AFA9">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2C6417">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Parameter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2508A4B1">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Wilks' Lambda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A2E813">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>F-value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAE0F93">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>p-level</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="739838BD">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>Discriminant Function Coefficient</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="115B94B3">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F0A9C2">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>NK cells</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AD3644">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.783</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E07B0C9">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>12.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7815DFF0">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>&lt;0.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3D00FB">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.654</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3DB624F5">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01643FB8">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>T-killers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DED1B28">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C37B8E8">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>8.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BD6689">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>&lt;0.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D136FD6">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="17287FFA">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB49809">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>IgM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E393A42">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.715</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="147CB72B">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>9.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8BA126">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>&lt;0.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB1EEF1">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-0.498</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="511B604C">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C24701">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>T-helpers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="432AB925">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.831</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="590D9ABB">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F5CD0D">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C852BF">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>-0.412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6EB0F4D6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="224A2791">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>CIC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DCA4FE">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B26A68">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>6.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA8F238">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F613167">
+            <w:pPr>
+              <w:pStyle w:val="55"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:color w:val="262626"/>
+              </w:rPr>
+              <w:t>0.389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15ADAD55">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DF4575">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Conclusion and Interpretation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A788075">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Based on the statistical analysis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE4D202">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245977D6">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For Hypothesis 1 (NK cells): The null hypothesis (H₀) is rejected (p&lt;0.001). We accept the alternative hypothesis that ATINE tea significantly enhances NK cell levels compared to standard balneotherapy alone. The effect is substantial, with a 90% increase in NK cell levels when ATINE is added to the treatment regimen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17570FCE">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02061B1F">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="1F8C81D0" wp14:editId="6C5CCCF8">
-[...2 lines deleted...]
-            <wp:docPr id="10" name="Obraz 7" descr="IMG_256"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5753100" cy="3430905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Obraz 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="10" name="Obraz 7" descr="IMG_256"/>
+                    <pic:cNvPr id="2" name="Obraz 2"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5748020" cy="3272790"/>
+                      <a:ext cx="5753100" cy="3430905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4B1A1A">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 9. Visualization Analysis. Effect of ATINE Tea on NK Cell Levels (Hypothesis 1). Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3526DF">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7521182B">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistical Conclusion. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Based on the visualization and statistical analysis, we reject the null hypothesis (H₀) and accept the alternative hypothesis (H₁) that the addition of ATINE tea to standard balneotherapy significantly increases NK cell levels in patients after radical oncological treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A91DB0">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Interpretation. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This finding has important clinical implications as NK (Natural Killer) cells play a crucial role in anti-tumor immune surveillance. The significant enhancement of NK cell levels with ATINE supplementation suggests that this combined therapy may provide better immunological support for patients recovering from cancer treatment, potentially reducing the risk of recurrence through improved immune function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE4AA5A">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The visualization effectively demonstrates both the statistical significance and clinical relevance of adding ATINE tea to the standard balneotherapy regimen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22680821">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0C8DC4">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For Hypothesis 2 (T-killer cells): The null hypothesis (H₀) is rejected (p=0.013). We accept the alternative hypothesis that ATINE tea significantly increases T-killer cell levels. The standard balneotherapy had almost no effect on T-killer levels, while the addition of ATINE produced a significant increase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A75F62">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280321DF">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5753100" cy="3274060"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:docPr id="1" name="Obraz 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Obraz 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5753100" cy="3274060"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3737BD">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30620B54">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 10. Visualization Analysis. Effect of ATINE Tea on T-Lymphocyte Levels (Hypothesis 2). Developed using Claude 3.7 Sonnet by Anthropic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C595BCD">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="262626"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="4B23897C">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistical Conclusion. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Based on the visualization and statistical analysis, we reject the null hypothesis (H₀) and accept the alternative hypothesis (H₁) that adding ATINE tea to standard balneotherapy significantly increases T-lymphocyte levels in patients after radical oncological treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5E34DD">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Interpretation. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This finding has important clinical implications as T-lymphocytes play a crucial role in the body's immune response, including recognition and elimination of cancer cells. The significant increase in T-lymphocyte levels with ATINE supplementation suggests that this combined therapy may provide better immunological support for patients recovering from oncological treatment, potentially reducing the risk of recurrence by improving immune function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121EBB75">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:sz w:val="24"/>
-[...132 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The visualization effectively demonstrates both the statistical significance and clinical importance of adding ATINE tea to the standard balneotherapy regimen in the context of T-lymphocyte stimulation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C444604" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00AD71CD">
-[...119 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="400A41AF">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...60 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...112 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="6486A9AB">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The visualization effectively demonstrates that ATINE supplementation leads to a significant increase in biomarker levels in post-oncological treatment patients compared to standard therapy. The clear difference between groups (102.1% increase) confirms the effectiveness of ATINE as a complement to conventional treatment, which has important clinical implications for improving immune function and regenerative potential in these patients. Statistical analysis (Welch's t-test, p &lt; 0.0001) provides robust evidence supporting the research hypothesis, indicating the potential of ATINE as a valuable, cost-effective addition to rehabilitation protocols after oncological treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D27EFD2">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202817F1">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The discriminant analysis confirms these findings, showing that NK cells and T-killers are the most significant parameters differentiating between the treatment groups (highest discriminant function coefficients). The overall model is highly significant (Wilks' </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Λ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=0.547; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>χ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>²(12)=60; p&lt;10⁻⁶), indicating that the combination of ATINE with balneotherapy produces a distinct and statistically significant immunological profile compared to standard balneotherapy alone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2B4B6C">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>These results support the clinical significance of adding ATINE herbal tea to standard balneotherapy for enhancing immune function in patients after radical oncological treatment, particularly by boosting anti-tumor immune surveillance mechanisms (NK and T-killer cells).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F94407">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B3998F">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc652"/>
       <w:bookmarkEnd w:id="13"/>
-    </w:p>
-[...55 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4. Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4616D4B2">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EA9105">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Popovych et al., 2014; 2018; 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CA5D48">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Popovych et al., 2011; 2019; 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6985B9">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3BD9A2">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc5960"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>5. Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4918E402">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEFF77E">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F683A6">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06256035">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc29338"/>
       <w:bookmarkEnd w:id="15"/>
-    </w:p>
-[...4 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclossure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E8901E">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc25988"/>
       <w:bookmarkEnd w:id="16"/>
-    </w:p>
-[...4 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Supplementary Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEDB7F4">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc18903"/>
       <w:bookmarkEnd w:id="17"/>
-    </w:p>
-[...4 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author Contributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B6B214">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc17049"/>
       <w:bookmarkEnd w:id="18"/>
-    </w:p>
-[...4 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDA8A14">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc4184"/>
       <w:bookmarkEnd w:id="19"/>
-    </w:p>
-[...4 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Institutional Review Board Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EFC874">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc17270"/>
       <w:bookmarkEnd w:id="20"/>
-    </w:p>
-[...4 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Informed Consent Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE9E3E7">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc18358"/>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD905FC">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc18970"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acknowledgements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C7720F">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc7601"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Conflicts of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136F774E">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+    </w:p>
+    <w:p w14:paraId="3640943F">
+      <w:pPr>
+        <w:pStyle w:val="57"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc14868"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
-[...53 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>link pages and DOI must be active; addresses must be complete).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66841578">
+      <w:pPr>
+        <w:pStyle w:val="55"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74387B9A">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alyeksyeyev, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>І</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Popovych, I. L., Panasyuk, Y. M., Barylyak, L. G., Saranca, S. N., &amp; Shumakov, M. F. (1996). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Adaptogens and Radiation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: Naukova dumka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EAA913">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Andric, S. A., Kostic, T. S., Stojilkovic, S. S., &amp; Kovacevic, R. Z. (2000). Inhibition of rat testicular androgenesis by a polychlorinated biphenyl mixture aroclor 1248. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biology of Reproduction, 62</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1882-1888. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1095/biolreprod62.6.1882" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1095/biolreprod62.6.1882</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06650790">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Asea, A., Kaur, P., Panossian, A., &amp; Wikman, K. G. (2013). Evaluation of molecular chaperons Hsp72 and neuropeptide Y as characteristic markers of adaptogenic activity of plant extracts. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Phytomedicine, 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(14), 1323-1329. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.phymed.2013.07.001" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.phymed.2013.07.001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDFC1A1">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Avilla, M. N., Malecki, K. M. C., Hahn, M. E., Wilson, R. H., &amp; Bradfield, C. A. (2020). The Ah Receptor: Adaptive metabolism, ligand diversity, and the xenokine model. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Chemical Research in Toxicology, 33</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 860-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1021/acs.chemrestox.0c00072" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1021/acs.chemrestox.0c00072</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F141EAB">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Bungsu, I., Kifli, N., Ahmad, S. R., Ghani, H., &amp; Cunningham, A. C. (2021). Herbal plants: The role of AhR in mediating immunomodulation. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Frontiers in Immunology, 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 697663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3389/fimmu.2021.697663" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3389/fimmu.2021.697663</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E97697">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Busbee, P. B., Rouse, M., Nagarkatti, M., &amp; Nagarkatti, P. S. (2013). Use of natural AhR ligands as potential therapeutic modalities against inflammatory disorders. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nutrition Reviews, 71</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 353-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1111/nure.12024" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1111/nure.12024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14774AFC">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Chebanenko, O. I., Flyunt, I. S., Popovych, I. L., Balanovskyi, V. P., &amp; Lakhin, P. V. (1997). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Water Naftussya and Water-salt Exchange</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...28 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: Naukova dumka. 141.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F846E01">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Chebanenko, O. I., Popovych, I. L., Bulba, A. Y., Ruzhylo, S. V., &amp; Perchenko, V. P. (1997). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Choleretic effect of Naftussya water</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...28 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: Komp'yuterpress. 103.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567CE8A4">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen, W. C., Chang, L. H., Huang, S. S., Huang, Y. J., Chih, C. L., Kuo, H. C., Lee, Y. H., &amp; Lee, I. H. (2019). Aryl hydrocarbon receptor modulates stroke-induced astrogliosis and neurogenesis in the adult mouse brain. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Neuroinflammation, 16</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1186/s12974-019-1572-7" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1186/s12974-019-1572-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F5B1F9">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen, Y., Xu, L., Xie, H. Q. H., Xu, T., Fu, H., Zhang, S., Ho, K., &amp; Zhao, B. (2017). Identification of differentially expressed genes response to TCDD in rat brain after long-term low-dose exposure. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Environmental Sciences, 62</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-99. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.jes.2017.08.012" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.jes.2017.08.012</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB9617E">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Congues, F., Wang, P., Lee, J., Lin, D., Shahid, A., Xie, J., &amp; Huang, Y. (2024). Targeting aryl hydrocarbon receptor to prevent cancer in barrier organs. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biochemical Pharmacology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.bcp.2024.116156" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.bcp.2024.116156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDDF5EB">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dardymov, I. V. (1976). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ginseng, Eleutherococcus (To the mechanism of physiological action)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Russian]. Moskva: Nauka. 189.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1C4E32" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="142FF55E">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Datsko, O. R., Bubnyak, A. B., &amp; Ivassivka, S. V. (2008). The organic part in mineral water Naftussya. Development of knowledges about its composition and origination [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(1), 168-174.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F093B4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="0EE4C515">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Denison, M. S., Pandini, A., Nagy, S. R., Baldwin, E. P., &amp; Bonati, L. (2002). Ligand binding and activation of the Ah receptor. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Chemico-Biological Interactions, 141</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 3-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...43 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/s0009-2797(02)00063-7" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/s0009-2797(02)00063-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7969775D">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denison, M. S., Soshilov, A. A., He, G., DeGroot, D. E., &amp; Zhao, B. (2011). Exactly the same but different: Promiscuity and diversity in the molecular mechanisms of action of the aryl hydrocarbon (dioxin) receptor. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Toxicological Sciences, 124</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1093/toxsci/kfr218" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1093/toxsci/kfr218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E152897">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Eckers, A., Jakob, S., Heiss, C., Haarmann-Stemmann, T., Goy, C., Brinkmann, V., Cortese-Krott, M. M., Sansone, R., Esser, C., Ale-Agha, N., Altschmied, J., Ventura, N., &amp; Haendeler, J. (2016). The aryl hydrocarbon receptor promotes aging phenotypes across species. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Scientific Reports, 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19618. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1038/srep19618" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1038/srep19618</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC301CB">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Elson, D. J., &amp; Kolluri, S. K. (2023). Tumor-suppressive functions of the aryl hydrocarbon receptor (AhR) and AhR as a therapeutic target in cancer. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biology, 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/biology12040526" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/biology12040526</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1028B9E4">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Esmaealzadeh, N., Iranpanah, A., Sarris, J., &amp; Rahimi, R. (2022). A literature review of the studies concerning selected plant-derived adaptogens and their general function in body with a focus on animal studies. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Phytomedicine, 105</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.phymed.2022.154354" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.phymed.2022.154354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05701E19">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Esser, C., &amp; Rannug, A. (2015). The aryl hydrocarbon receptor in barrier organ physiology, immunology, and toxicology. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pharmacological Reviews, 67</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 259-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1124/pr.114.009001" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1124/pr.114.009001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393F5663">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Fihura, O. A., Ruzhylo, S. V., Korda, M. M., Klishch, I. M., Żukow, X., &amp; Popovych, I. L. (2023). The influence of the Ukrainian phytocomposition "Balm Truskavets'" on parameters of neuro-endocrine-immune complex and biophotonics in humans with maladaptation. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 326-337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...34 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://dx.doi.org/10.12775/JEHS.2023.13.01.048" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://dx.doi.org/10.12775/JEHS.2023.13.01.048</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE1DB5F">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fihura, O. A. (2023). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">melioration by phytoadaptogene of effects of balneofactors of Truskavets' Spa on patients with post-radiation encephalopathy. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 19</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 36-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...34 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://dx.doi.org/10.12775/JEHS.2023.19.01.005" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://dx.doi.org/10.12775/JEHS.2023.19.01.005</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA9A952">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fihura, O. A., Ruzhylo, S. V., &amp; Popovych, I. L. (2022). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukrainian adaptogenic phytocomposition "Balm Truskavets'" modulate EEG, HRV and biophotonics (GDV) parameters. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Marine Medicine, 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(95), 99-108.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691DC2B2" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="43D19883">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Fihura, O. A., Ruzhylo, S. V., &amp; Zakalyak, N. R. (2022). Phytoadaptogen reverses the adverse effects of Naftussya bioactive water on dynamic muscle performance in healthy rats. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quality in Sport, 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(2), 45-55.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C31483" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="5AD4BED1">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Flyunt, I. S., Chebanenko, L. O., Chebanenko, O. I., Kyjenko, V. M., &amp; Fil', V. M. (2002). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Experimental Balneophytotherapy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...28 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: UNESCO-SOCIO. 196.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA940FA">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Flyunt, I. S., Chebanenko, O. I., Hrinchenko, B. V., Barylyak, L. G., &amp; Popovych, I. L. (2002). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Balneophytoradiodefensology. Influence of therapeutic factors of Truskavets' spa on the state of adaptation and protection systems of the victims of the Chernobyl disaster</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...28 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: Computerpress. 112.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2E83A0">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerontakos, S. E., Casteleijn, D., Shikov, A. N., &amp; Wardle, J. (2020). A critical review to identify the domains used to measure the effect and outcome of adaptogenic herbal medicines. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Yale Journal of Biology and Medicine, 93</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(2), 327-346.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224BAC43" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...38 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="497C4B92">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giani T. S., Faber, S. C., Motta, S., Denison, M. S., &amp; Bonati, L. (2019). Modeling the binding of diverse ligands within the Ah receptor ligand binding domain. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Scientific Reports, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 10693. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1038/s41598-019-47138-z" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1038/s41598-019-47138-z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406BED97">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Gozhenko, A. I., Zukow, W., Polovynko, I. S., Zajats, L. M., Yanchij, R. I., Portnichenko, V. I., &amp; Popovych, I. L. (2019). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Individual immune responses to chronic stress and their neuro-endocrine accompaniment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Radom, Torun: RSW UMK. 200.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078693A0">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:color w:val="262626"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Gozhenko, А. І., Korda, M. M., Popadynets, O. O., &amp; Popovych, I. L. (2021). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Entropy, harmony, synchronization and their neuro-endocrine-immune correlates</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Odesa: Feniks. 232.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3836B7FA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="50DA0577">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gumega, M. D., Levytskyi, A. B., &amp; Popovych, I. L. (2011). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Balneogastroenterology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...28 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: UNESCO-SOCIO. 243.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571083BD">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrinchenko, B. V., Ruzhylo, S. V., Flyunt, I. S., Alyeksyeyev, A. I., &amp; Huchko, B. Y. (1999). The effect of complex balneotherapy at the Truskavets' resort with the use of phytoadaptogen on psychophysiological functions and physical performance [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(1), 31-35.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017B50D1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="2F9ADDE0">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrinchenko, B. V. (1998). A comparative study of the effect of balneotherapy with the use of Krymskyi and Bittner balms on physical performance and central hemodynamics [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ukrainian Balneological Journal, 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(4), 36-38.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D81B65" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="633EA9A6">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu, Q., He, G., Zhao, J., Soshilov, A., Denison, M. S., Zhang, A., Yin, H., Fraccalvieri, D., Bonati, L., Xie, Q., &amp; Zhao, B. (2013). Ginsenosides are novel naturally-occurring aryl hydrocarbon receptor ligands. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PLOS ONE, 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e66258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1371/journal.pone.0066258" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1371/journal.pone.0066258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FF25E2">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyun, S. H., Ahn, H. Y., Kim, H. J., Kim, S. W., So, S. H., In, G., Kim, S. K., &amp; Han, C. K. (2021). Immuno-enhancement effects of Korean Red Ginseng in healthy adults: A randomized, double-blind, placebo-controlled trial. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Ginseng Research, 45</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 191-198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.jgr.2020.08.003" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.jgr.2020.08.003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585D5479">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivassivka, S. V. (1997). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biologically active substances of Naftussya water, their genesis and mechanisms of physiological action</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: Naukova dumka. 110.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7E8C16">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivassivka, S. V., Kovbasnyuk, M. M., Bilas, V. R., &amp; Khodak, O. L. (2004). The effect of balneotherapy on the growth of Plis lymphosarcoma [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(2), 52-57.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4459399F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="04D0F193">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivassivka, S. V., Kovbasnyuk, M. M., Bilas, V. R., &amp; Khodak, O. L. (2005). Effect of Naftussya water on experimental tumors in rats [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(2), 60-67.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0450D8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="5ED0561D">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivassivka, S. V., &amp; Kovbasnyuk, M. M. (2011). The role of xenobiotic properties of Naftusya water in the activation of phagocytes and natural killers, the regulation of their interaction in normal and pathological conditions [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(1), 16-36.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769E3E44" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="79847BD6">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Jin, W., Ma, R., Zhai, L., Wang, Y., Liu, Y., Dai, Z., Liang, X., Zhang, Y., &amp; Gao, Y. (2020). Ginsenoside Rd attenuates ACTH-induced corticosterone secretion by blocking the MC2R-cAMP/PKA/CREB pathway in Y1 mouse adrenocortical cells. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Life Sciences, 245</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.lfs.2020.117337" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.lfs.2020.117337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8FB0C2">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Keshavarzi, M., Khoshnoud, M. J., Ghaffarian Bahraman, A., &amp; Mohammadi-Bardbori, A. (2020). An endogenous ligand of aryl hydrocarbon receptor 6-formylindolo[3,2-b] carbazole (FICZ) is a signaling molecule in neurogenesis of adult hippocampal neurons. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Molecular Neuroscience, 70</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 806-817. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1007/s12031-020-01490-2" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/s12031-020-01490-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257CF199">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Khodak, O. L., Bilas, V. R., &amp; Nazarenko, N. K. (2006). Variants of immunotropic and clinical effects of balneotherapy at the Truskavets' Spa in people after radical treatment of oncopathology [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(3), 9-32.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ED61F8" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="454D3C5E">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Khodak, O. L., &amp; Bilas, V. R. (2008). The effect of Naftussya mineral water on the body's nonspecific resistance to neoplastic processes [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medical Hydrology and Rehabilitation, 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(1), 79-84.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D464C0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="3F11CE6C">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Kimura, E., &amp; Tohyama, C. (2017). Embryonic and postnatal expression of aryl hydrocarbon receptor mRNA in mouse brain. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Frontiers in Neuroanatomy, 11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...25 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3389/fnana.2017.00004" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3389/fnana.2017.00004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2928CAC5">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Klecka, W. R. (1989). Discriminant analysis [trans. from English in Russian] (Seventh Printing, 1986). In </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Factor, discriminant and cluster analysis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 78-138). Moskwa: Finansy i Statistika.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7436B343" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="1CF7B0A0">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Korda, M. M., Fihura, O. A., Melnyk, O. I., Klishch, I. M., Yanchij, R. I., Zukow, W., Ruzhylo, S. V., Popovych, D. V., &amp; Popovych, I. L. (2024). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ukrainian phytocomposition "Balm Truskavets'", metabolism, physical working capacity and neuro-endocrine-immune complex</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lviv: Svit. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...34 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://dx.doi.org/10.5281/zenodo.14640273" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://dx.doi.org/10.5281/zenodo.14640273</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653FA16C">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kostyuk, P. G., Popovych, I. L., &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>І</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vassivka, S. V. (Eds.). (2006). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Chornobyl', adaptive and defensive systems, rehabilitation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...28 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: Computerpress. 348.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55208805">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Kou, Z., &amp; Dai, W. (2021). Aryl hydrocarbon receptor: Its roles in physiology. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biochemical Pharmacology, 185</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 114428. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.bcp.2021.114428" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.bcp.2021.114428</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0F1536">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Kozyavkina, O. V., Kozyavkina, N. V., Gozhenko, O. A., Gozhenko, A. I., Barylyak, L. G., &amp; Popovych, I. L. (2015). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bioactive water Naftussya and neuroendocrine-immune complex</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...28 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: UNESCO-SOCIO. 349.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AD99F3">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Kumar, P., Banik, S. P., Goel, A., Chakraborty, S., Bagchi, M., &amp; Bagchi, D. (2023). Chemical, microbial and safety profiling of a standardized Withania somnifera (Ashwagandha) extract and Withaferin A, a potent novel phytotherapeutic of the millennium. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Functional Foods in Health and Disease, 13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 36-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.31989/ffhd.v13i2.1020" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.31989/ffhd.v13i2.1020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F7D73F">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lapovets, L., &amp; Lutsyk, B. (2004). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Handbook of laboratory immunology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...28 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Lviv. 173.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760948CD">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Li, L. A., &amp; Wang, P. W. (2005). PCB126 induces differential changes in androgen, cortisol, and aldosterone biosynthesis in human adrenocortical H295R cells. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Toxicological Sciences, 85</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 530-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1093/toxsci/kfi130" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1093/toxsci/kfi130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3AD429">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu, S., Wu, D., Sun, G., Geng, F., Shen, Y., Tan, J., Sun, X., &amp; Ding, S. (2019). Gastroprotective effects of Kangfuxin against water-immersion and restraint stress-induced gastric ulcer in rats: Roles of antioxidation, anti-inflammation, and pro-survival. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pharmaceutical Biology, 57</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 770-777. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1080/13880209.2019.1679814" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1080/13880209.2019.1679814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EA141E">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lupandin, A. V. (1989). On the role of catecholaminergic synapses in the mechanism of adaptation formation with the participation of polyphenolic adaptogens [in Russian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Fiziologicheskii Zhurnal SSSR, 75</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(8), 1082-1088.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73736EFB" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="131299F8">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lyubitelev, A., &amp; Studitsky, V. (2023). Inhibition of cancer development by natural plant polyphenols: Molecular mechanisms. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>International Journal of Molecular Sciences, 24</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(13), 10663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/ijms241310663" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/ijms241310663</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA9751E">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Meerson, F. Z. (1991). Protective effects of adaptation and some prospects for the development of adaptive medicine [in Russian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Uspekhi Fiziologicheskikh Nauk, 22</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(2), 52-89.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6833F4" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="3EFED850">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Moreno-Nieves, U. Y., Mundy, D. C., Shin, J. H., Tam, K., &amp; Sunwoo, J. B. (2018). The aryl hydrocarbon receptor modulates the function of human CD56bright NK cells. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>European Journal of Immunology, 48</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 771-776. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1002/eji.201747289" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1002/eji.201747289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BD5BCA">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Murray, I. A., &amp; Perdew, G. H. (2020). How Ah receptor ligand specificity became important in understanding its physiological function. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>International Journal of Molecular Sciences, 21</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(24), 9614. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/ijms21249614" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/ijms21249614</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68772F58">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Nebert, D. W., &amp; Bausserman, L. L. (1970). Genetic differences in the extent of aryl hydrocarbon hydroxylase induction in mouse fetal cell cultures. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Biological Chemistry, 245</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(23), 6373-6382.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DE3D45" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="3F603070">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Oh, C. S., Kim, H. J., Jeong, H. W., Park, J. H., &amp; Park, W. (2023). Immunomodulatory effects of Korean Red Ginseng (Panax ginseng) and its active ingredients. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Hantopic, 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...25 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.23146/HAN.2023.4.01" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.23146/HAN.2023.4.01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682F20FC">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ojo, E. S., &amp; Tischkau, S. A. (2021). The role of AhR in the hallmarks of brain aging: Friend and foe. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Cells, 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 2729. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/cells10102729" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/cells10102729</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73115DC1">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panasyuk, Y. M., Levkut, L. H., Popovych, I. L., Alekseyev, O. I., Kovbasnyuk, M. M., &amp; Balanovskyi, V. P. (1994). Experimental study of adaptogenic properties of "Crimean" balm [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Fiziologichnyi Zhurnal, 40</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(3-4), 25-30.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D770D0" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="7C4698C4">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panasyuk, Y. M., Levkut, L. G., Popovych, I. L., Shumakov, M. F., Sychova, A. O., Alekseyev, O. I., &amp; Bakova, M. M. (1996). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Adaptogenic agent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Ukrainian]. Ukraine Patent No. 10271. Bull № 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120F920A" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="3B5F8785">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A. (2023). Challenges in phytotherapy research. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Frontiers in Pharmacology, 14</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1199516. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3389/fphar.2023.1199516" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3389/fphar.2023.1199516</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADEDDF2">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A., &amp; Efferth, T. (2022). Network pharmacology of adaptogens in the assessment of their pleiotropic therapeutic activity. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pharmaceuticals, 15</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/ph15091051" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/ph15091051</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F56495">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A., Seo, E. J., &amp; Efferth, T. (2018). Novel molecular mechanisms for the adaptogenic effects of herbal extracts on isolated brain cells using systems biology. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Phytomedicine, 50</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 257-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.phymed.2018.09.204" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.phymed.2018.09.204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B206F8A">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A., Seo, E. J., &amp; Efferth, T. (2019). Effects of anti-inflammatory and adaptogenic herbal extracts on gene expression of eicosanoids signaling pathways in isolated brain cells. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Phytomedicine, 60</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 152881. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.phymed.2019.152881" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.phymed.2019.152881</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7663B894">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A., &amp; Wikman, G. (2010). Effects of adaptogens on the central nervous system and the molecular mechanisms associated with their stress-protective activity. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pharmaceuticals, 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 188-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/ph3010188" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/ph3010188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AACEF7D">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panossian, A. G., Efferth, T., Shikov, A. N., Pozharitskaya, O. N., Kuchta, K., Mukherjee, P. K., Banerjee, S., Heinrich, M., Wu, W., Guo, D. A., &amp; Wagner, H. (2021). Evolution of the adaptogenic concept from traditional use to medical systems: Pharmacology of stress- and aging-related diseases. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Medicinal Research Reviews, 41</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 630-703. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1002/med.21743" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1002/med.21743</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076C73A4">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Phelan, D., Winter, G. M., Rogers, W. J., Lam, J. C., &amp; Denison, M. S. (1988). Activation of the Ah receptor signal transduction pathway by bilirubin and biliverdin. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Archives of Biochemistry and Biophysics, 357</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 155-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1006/abbi.1998.0814" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1006/abbi.1998.0814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669D1D43">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Poland, A., Glover, E., &amp; Kende, A. S. (1976). Stereospecific, high affinity binding of 2,3,7,8-tetrachlorodibenzo-p-dioxin by hepatic cytosol. Evidence that the binding species is receptor for induction of aryl hydrocarbon hydroxylase. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...4 lines deleted...]
-          <w:iCs w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="262626"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Biological Chemistry, 251</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:color w:val="262626"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(16), 4936-4946.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A162B1" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="34788681">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Popadynets, O., Gozhenko, A., Badyuk, N., Popovych, I., Skaliy, A., Hagner-Derengowska, M., Napierata, M., Muszkieta, R., Sokołowski, D., Zukow, W., &amp; Rybałko, L. (2020). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interpersonal differences caused by adaptogen changes in entropies of EEG, HRV, immunocytogram, and leukocytogram. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(Suppl. 2), 982-999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.7752/jpes.2020.s2139" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.7752/jpes.2020.s2139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECCE3AD">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, A. I. (2018). Features of the immunotropic effects of partial components of the balneotherapeutic complex of spa Truskavets'. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 919-935. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://dx.doi.org/10.5281/zenodo.2546368" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://dx.doi.org/10.5281/zenodo.2546368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65470B09">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, A. I. (2019). Features of the neurotropic effects of partial components of the balneotherapeutic complex of spa Truskavets'. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 396-409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://dx.doi.org/10.5281/zenodo.2596710" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://dx.doi.org/10.5281/zenodo.2596710</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717F3208">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L. (2011). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Stresslimiting adaptogene mechanism of biological and curative activity of water Naftussya</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...30 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: Computerpress. 300.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AF4DF9">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L., Flyunt, I. S., Alyeksyeyev, O. I., Barylyak, L. G., &amp; Bilas, V. R. (2003). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Sanogenetic bases of rehabilitation on spa Truskavets' urological patients from Chornobylian contingent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: Computerpress. 192.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4F270B">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L., Gozhenko, A. I., Korda, M. M., Klishch, I. M., Popovych, D. V., &amp; Zukow, W. (Eds.). (2022). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Mineral waters, metabolism, neuro-endocrine-immune complex</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...28 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. Odesa: Feniks. 252.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0699A5D2">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L., Ivassivka, S. V., &amp; Flyunt, I. S. (2000). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bioactive water Naftussya and the stomach</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: Computerpress. 234.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7B0E14">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L., Kozyavkina, O. V., Kozyavkina, N. V., Korolyshyn, T. A., Lukovych, Y. S., &amp; Barylyak, L. G. (2014). Correlation between indices of the heart rate variability and parameters of ongoing EEG in patients suffering from chronic renal pathology. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Neurophysiology, 46</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 139-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1007/s11062-014-9420-y" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/s11062-014-9420-y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED7F639">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I. L., Kulchynskyi, A. B., Gozhenko, A. I., Zukow, W., Kovbasnyuk, M. M., &amp; Korolyshyn, T. A. (2018). Interrelations between changes in parameters of HRV, EEG and phagocytosis at patients with chronic pyelonephritis and cholecystitis. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 135-156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://dx.doi.org/10.5281/zenodo.1179635" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://dx.doi.org/10.5281/zenodo.1179635</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0DC431">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Popovych, I., Ruzhylo, S., Ivassivka, S., &amp; Aksentiychuk, B. (Eds.). (2005). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Balneocardioangiology. The impact of balneotherapy in the spa Truskavets' on the cardiovascular system and physical performance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...30 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [in Ukrainian]. Ky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v: Computerpress. 239.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712C83AF">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Potapovich, A. I., Lulli, D., Fidanza, P., Kostyuk, V. A., De Luca, C., Pastore, S., &amp; Korkina, L. G. (2011). Plant polyphenols differentially modulate inflammatory responses of human keratinocytes by interfering with activation of transcription factors NF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>κ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B and AhR and EGFR–ERK pathway. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Toxicology and Applied Pharmacology, 255</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 138-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.taap.2011.06.007" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.taap.2011.06.007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C4C264">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Quintana, F. J., &amp; Sherr, D. H. (2013). Aryl hydrocarbon receptor control of adaptive immunity. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pharmacological Reviews, 65</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1148-1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1124/pr.113.007823" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1124/pr.113.007823</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E624CDF">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Rejano-Gordillo, C., Marín-Díaz, B., Ordiales-Talavero, A., Merino, J., González-Rico, F., &amp; Fernandez-Salguero, P. (2022). From nucleus to organs: Insights of aryl hydrocarbon receptor molecular mechanisms. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>International Journal of Molecular Sciences, 23</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(23), 14919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...51 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/ijms232314919" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/ijms232314919</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2BD8FB">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ruzhylo, S. V., Popovych, A. I., Zakalyak, N. R., Chopyk, R. V., Fihura, O. A., Bilas, V. R., Badiuk, N. S., Gozhenko, A. I., Popovych, I. L., &amp; Zukow, W. (2021). Bioactive water Naftussya and ozokerite have the same neuro-endocrine-immune effects in male rats caused by aryl hydrocarbons. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PharmacologyOnLine, 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 213-226.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619A0FDA" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="19300A73">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Saha, N., &amp; Samuel, M. (2024). Dietary xenobiotics and their role in immunomodulation. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Food Science and Biotechnology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1007/s10068-024-01454-x" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/s10068-024-01454-x</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630D9B84">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Sergeeva, I., Kiseleva, T., Pomozova, V., Shkrabtak, N., Frolova, N., &amp; Vereshchagin, A. (2021). Experimental studies of the effect of schisandra chinensis extract on the state of adaptive capabilities of rats under chronic and general exposure to cold. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>International Journal of Environmental Research and Public Health, 18</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(22), 11780. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/ijerph182211780" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/ijerph182211780</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C140A92">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Shin, J. H., Moreno-Nieves, U. Y., Zhang, L. H., Chen, C., Dixon, A. L., Linde, M. H., Mace, E. M., &amp; Sunwoo, J. B. (2021). AHR regulates NK cell migration via ASB2-mediated ubiquitination of Filamin A. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Frontiers in Immunology, 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...34 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3389/fimmu.2021.624284" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3389/fimmu.2021.624284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E640EE">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Struk, Z. D., Melnyk, O. I., Zukow, W., &amp; Popovych, I. L. (2019). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The diversity of immune reactions to balneotherapy and their accompaniments. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 349-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...25 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://dx.doi.org/10.5281/zenodo.3533871" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://dx.doi.org/10.5281/zenodo.3533871</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6755C5A6">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sun, X. B., Matsumoto, T., &amp; Yamada, H. (1992). Anti-ulcer activity and mode of action of the polysaccharide fraction from the leaves of Panax ginseng. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...4 lines deleted...]
-          <w:iCs w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="262626"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Planta Medica, 58</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:color w:val="262626"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 432-435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...34 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1055/s-2006-961504" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1055/s-2006-961504</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608C4D51">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Szaefer, H., Licznerska, B., &amp; Baer-Dubowska, W. (2024). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The aryl hydrocarbon receptor and its crosstalk: A chemopreventive target of naturally occurring and modified phytochemicals. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Molecules, 29</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(18), 4283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/molecules29184283" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/molecules29184283</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017EF85E">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tang, J. S., Cait, A., Li, Y., Abolins-Thompson, H., Gell, K., Herst, P. M., Vissers, M., &amp; Gasser, O. (2021). Practical approach to explore the effects of polyphenols on aryl hydrocarbon receptor regulated immune function. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Agricultural and Food Chemistry, 69</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 8625-8633. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1021/acs.jafc.1c01845" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1021/acs.jafc.1c01845</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0ADCC0">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tekin, İ. Ö., &amp; Marotta, F. (2018). Polyphenols and immune system. In R. R. Watson, V. R. Preedy, &amp; S. Zibadi (Eds.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Polyphenols: Prevention and treatment of human disease</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 263-276). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/B978-0-12-813008-7.00021-X" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/B978-0-12-813008-7.00021-X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC3B134">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Todorova, V., Ivanov, K., &amp; Ivanova, S. (2021). Comparison between the biological active compounds in plants with adaptogenic properties (Rhaponticum carthamoides, Lepidium meyenii, Eleutherococcus senticosus and Panax ginseng). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Plants, 11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.3390/plants11010064" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.3390/plants11010064</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1471FC39">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Trego, M. L., Hoh, E., Kellar, N. M., Meszaros, S., Robbins, M. N., Dodder, N. G., Whitehead, A., &amp; Lewison, R. L. (2018). Comprehensive screening links halogenated organic compounds with testosterone levels in male Delphinus delphis from the Southern California Bight. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Environmental Science &amp; Technology, 52</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3101-3109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1021/acs.est.7b04652" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1021/acs.est.7b04652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E5D27F">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tserkovnyuk, A. V., &amp; Ruzhylo, S. V. (2001a). Aerobic training optimization of the effect of balneotherapy at the Truskavets' resort on physical performance and its support systems [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ukrainian Balneological Journal, 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 39-45.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFC3E3F" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="52C95064">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tserkovnyuk, A. V., &amp; Ruzhylo, S. V. (2001b). The influence of aerobic training against the background of balneotherapy at the Truskavets' resort on physical performance and its hemodynamic and metabolic support [in Ukrainian]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ukrainian Balneological Journal, 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 55-64.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ECDDD6" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...10 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="101DE8B8">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang, X., Hawkins, B. T., &amp; Miller, D. S. (2011). Aryl hydrocarbon receptor-mediated up-regulation of ATP-driven xenobiotic efflux transporters at the blood-brain barrier. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>FASEB Journal, 25</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 644-652. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1096/fj.10-169227" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1096/fj.10-169227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66758CE5">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang, Y., Ye, X., Ma, Z., Liang, Q., Lu, B., Tan, H., Xiao, C., Zhang, B., &amp; Gao, Y. (2008). Induction of cytochrome P450 1A1 expression by ginsenoside Rg1 and Rb1 in HepG2 cells. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>European Journal of Pharmacology, 601</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-3), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.ejphar.2008.10.057" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.ejphar.2008.10.057</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AB13EB">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Winkelmann, T., Thayer, J. F., Pohlak, S. T., Nees, F., Grimm, O., &amp; Flor, H. (2017). Structural brain correlates of heart rate variability in healthy young adult population. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Brain Structure and Function, 222</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1061-1068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1007/s00429-016-1185-1" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/s00429-016-1185-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C27F956">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Xue, Z., Li, D., Yu, W., Zhang, Q., Hou, X., He, Y., &amp; Kou, X. (2017). Mechanisms and therapeutic prospects of polyphenols as modulators of the aryl hydrocarbon receptor. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Food &amp; Function, 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1414-1437. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1039/c6fo01810f" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1039/c6fo01810f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14951F5A">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang, X., Liu, H., Ye, T., Lei, X., Jiang, K., Zhou, Y., Xiao, X., Xie, K., Wang, G., &amp; Duan, C. (2020). AhR activation attenuates calcium oxalate nephrocalcinosis by diminishing M1 macrophage polarization and promoting M2 macrophage polarization. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Theranostics, 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(26), 12011-12025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...25 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.7150/thno.51144" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.7150/thno.51144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E081A2">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ye, L., Zhao, B., Hu, G., Chu, Y., &amp; Ge, R. S. (2011). Inhibition of human and rat testicular steroidogenic enzyme activities by bisphenol A. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Toxicology Letters, 207</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-142. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...34 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.toxlet.2011.09.001" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.toxlet.2011.09.001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD9F7B2">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zhang, M., Ma, L., Luo, J., Ren, T., Liu, S., Pan, L., Liang, J., Wang, Z., Jiang, K., Xiao, X., &amp; Zheng, F. (2024). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Low-medium polarity ginsenosides from wild ginseng improves immunity by activating the AhR/MAPK pathway through tryptophan metabolism driven by gut microbiota. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Agricultural and Food Chemistry, 72</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(47), 26142-26154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1021/acs.jafc.4c04830" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1021/acs.jafc.4c04830</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57004B51">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhou, L. (2016). AHR function in lymphocytes: Emerging concepts. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Trends in Immunology, 37</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.1016/j.it.2015.11.007" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.it.2015.11.007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41565298">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Fihura, O. A., Żukow, X., Muszkieta, R., Hagner-Derengowska, M., Smoleńska, O., Michalska, A., Melnyk, O. I., Ruzhylo, S. V., Zakalyak, N. R., Kondratska, H. D., Voloshyn, O. R., &amp; Popovych, I. L. (2024). Prevention of adverse effects of balneofactors at Truskavets' Spa on gastroenterologic patients through phytoadaptogens and therapeutic physical education: Mechanisms of rehabilitation. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 24</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 791-810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.7752/jpes.2024.04093" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.7752/jpes.2024.04093</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AB67D6">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Fihura, O. A., Korda, M. M., Klishch, I. M., Ruzhylo, S. V., Melnyk, O. I., Yanchij, R. I., &amp; Popovych, I. L. (2024). Modulating effects of Ukrainian phytocomposition "Balm Truskavets'" on post stress changes in neuroendocrine-immune complex, metabolome, electrocardiogram, and gastric mucosa at rats. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Education, Health and Sport, 64</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dx.doi.org/10.12775/JEHS.2024.64.55171" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://dx.doi.org/10.12775/JEHS.2024.64.55171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BB55AE">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Fil, V. M., Kovalchuk, H. Y., Voloshyn, O. R., Kopko, I. Y., Lupak, O. M., Ivasivka, A. S., Musiyenko, O. V., Bilas, V. R., &amp; Popovych, I. L. (2022). The role of innate muscular endurance and resistance to hypoxia in reactions to acute stress of immunity in rats. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 22</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1608-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...34 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.7752/jpes.2022.07202" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.7752/jpes.2022.07202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED2E55B">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., Flyunt, I-S. S., Ponomarenko, R. B., Rybak, N. Y., Fil', V. M., Kovalchuk, H. Y., Sarancha, S. M., &amp; Nahurna, Y. V. (2020). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polyvariant change of step-test under the influence of natural adaptogens and their accompaniments. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pedagogy and Psychology of Sport, 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 74-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.12775/PPS.2020.06.02.008" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.12775/PPS.2020.06.02.008</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB59252">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Flyunt, I-S. S., Ruzhylo, S. V., Kovalchuk, H. Y., Nahurna, Y. V., Popovych, D. V., &amp; Sarancha, S. M. (2021). Forecasting of multivariant changes in step test under the influence of natural adaptogens. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pedagogy and Psychology of Sport, 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 85-93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.12775/PPS.2021.07.01.007" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.12775/PPS.2021.07.01.007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBB51D2">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Gozhenko, O. A., Zavidnyuk, Y. V., Korda, M. M., Mysula, I. R., Klishch, I. M., Zhulkevych, I. V., Popovych, I. L., Muszkieta, R., Napierata, M., Hagner-Derengowska, M., &amp; Skaliy, A. (2020). Role of organic carbon and nitrogen of mineral waters in their neuro-endocrine effects at female rats. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>International Journal of Applied Exercise Physiology, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(4), 20-25.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A73836" w14:textId="77777777" w:rsidR="00AD71CD" w:rsidRPr="00B32C77" w:rsidRDefault="00D905EB">
-[...13 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="403EACD9">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Zukow, W., Muszkieta, R., Hagner-Derengowska, M., Smoleńska, O., Żukow, X., Fil, V. M., Kovalchuk, H. Y., Voloshyn, O. R., Kopko, I. Y., Lupak, O. M., Ivasivka, A. S., Musiyenko, O. V., Ruzhylo, S. V., Kindrat, V., &amp; Popovych, I. L. (2022a). Role of organic substances of Naftussya bioactive water in its effects on dynamic and static fitness in rats. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 22</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2733-2742. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...46 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.7752/jpes.2022.11347" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.7752/jpes.2022.11347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2437FF39">
+      <w:pPr>
+        <w:pStyle w:val="56"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zukow, W., Muszkieta, R., Hagner-Derengowska, M., Smoleńska, O., Żukow, X., Melnyk, O. I., Popovych, D. V., Tserkoniuk, R. G., Hryhorenko, A. M., Yanchij, R. I., Kindrat, V., &amp; Popovych, I. L. (2022b). Effects of rehabilitation at the Truskavets' spa on physical working capacity and its neural, metabolic, and hemato-immune accompaniments. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Physical Education and Sport, 22</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B32C77">
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="262626"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2708-2722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:tgtFrame="https://monica.im/home/chat/Monica/_blank" w:history="1">
-[...18 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId95"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.7752/jpes.2022.11344" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.7752/jpes.2022.11344</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="61"/>
+          <w:rFonts w:eastAsia="Tahoma"/>
+          <w:color w:val="1E6FFF"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId7" w:type="first"/>
+      <w:footerReference r:id="rId10" w:type="first"/>
+      <w:headerReference r:id="rId5" w:type="default"/>
+      <w:footerReference r:id="rId8" w:type="default"/>
+      <w:headerReference r:id="rId6" w:type="even"/>
+      <w:footerReference r:id="rId9" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="1417" w:footer="1417" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="1417" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708" w:num="1"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="2BC6E579" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CB624A4" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-    <w:altName w:val="宋体"/>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...2 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Microsoft YaHei"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="F">
+    <w:altName w:val="Segoe Print"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe Print">
+    <w:panose1 w:val="02000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="Yu Gothic UI"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic UI">
+    <w:panose1 w:val="020B0500000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="2002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...4 lines deleted...]
-  </w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2117407828"/>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5D03F991">
+        <w:pPr>
+          <w:pStyle w:val="14"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve">PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="426D44F2" w14:textId="59950ECC" w:rsidR="00AD71CD" w:rsidRDefault="00AD71CD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1E3E998D">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
-      <w:jc w:val="both"/>
+      <w:pStyle w:val="14"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...125 lines deleted...]
-  </w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-237326153"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="14481B84">
+        <w:pPr>
+          <w:pStyle w:val="14"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve">PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="1CD4BB28" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="720B2556" w14:textId="77777777" w:rsidR="00C81C73" w:rsidRDefault="00C81C73">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3394668D" w14:textId="77777777" w:rsidR="00CE7C61" w:rsidRDefault="00CE7C61">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="79B9221D">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="17"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="276D9FAA" w14:textId="77777777" w:rsidR="00CE7C61" w:rsidRDefault="00CE7C61">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="72896528">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="17"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="52C80244" w14:textId="4987A80C" w:rsidR="00CE7C61" w:rsidRPr="0062428C" w:rsidRDefault="0062428C" w:rsidP="0062428C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="9"/>
+      <w:tblW w:w="9043" w:type="dxa"/>
+      <w:jc w:val="center"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2030"/>
+      <w:gridCol w:w="5099"/>
+      <w:gridCol w:w="1914"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="203749CC">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F6FA"/>
+          <w:tcMar>
+            <w:top w:w="180" w:type="dxa"/>
+            <w:left w:w="160" w:type="dxa"/>
+            <w:bottom w:w="180" w:type="dxa"/>
+            <w:right w:w="160" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="565401DB">
+          <w:pPr>
+            <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1076960" cy="443230"/>
+                <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+                <wp:docPr id="5" name="Picture 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="5" name="Picture 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1076960" cy="443230"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="0" w:type="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="002F6C"/>
+          <w:tcMar>
+            <w:top w:w="220" w:type="dxa"/>
+            <w:left w:w="260" w:type="dxa"/>
+            <w:bottom w:w="220" w:type="dxa"/>
+            <w:right w:w="260" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6FD82252">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>JOURNAL OF EDUCATION, HEALTH AND SPORT</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="51A995FB">
+          <w:pPr>
+            <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i/>
+              <w:color w:val="FFC72C"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>eISSN 2391-8306 · Open Access · Peer-reviewed</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="71EB9120">
+          <w:pPr>
+            <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="CFD8E8"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>apcz.umk.pl/JEHS    ·    Nicolaus Copernicus University in Toruń</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="0" w:type="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="002F6C"/>
+          <w:tcMar>
+            <w:top w:w="140" w:type="dxa"/>
+            <w:left w:w="140" w:type="dxa"/>
+            <w:bottom w:w="140" w:type="dxa"/>
+            <w:right w:w="140" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="752B7BBF">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1009650" cy="965200"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:docPr id="6" name="Picture 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="6" name="Picture 2"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1009650" cy="965200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0416D0E2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
       <w:rPr>
-        <w:sz w:val="96"/>
-[...1 lines deleted...]
-        <w:lang w:val="pl-PL"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="002F6C"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="0062428C">
+  </w:p>
+  <w:p w14:paraId="7A58234C">
+    <w:pPr>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
       <w:rPr>
-        <w:sz w:val="96"/>
-[...1 lines deleted...]
-        <w:highlight w:val="yellow"/>
+        <w:rFonts w:eastAsia="MS Mincho"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:t xml:space="preserve">Surname, Name, Surname, Name, Surname, Name and Surname, Name. Title of the Paper. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:t>Journal of Education, Health and Sport. 2026;9</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="pl-PL"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
-      <w:t>Must</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="0062428C">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="96"/>
-[...1 lines deleted...]
-        <w:highlight w:val="yellow"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:t>:78888.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="pl-PL"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="tx1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
-      <w:t xml:space="preserve"> be &gt; 14 </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="0062428C">
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.12775/JEHS.2026.96.78888" </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:sz w:val="96"/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-PL"/>
+        <w:rStyle w:val="18"/>
+        <w:rFonts w:eastAsia="MS Mincho"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>pages</w:t>
+      <w:t>https://doi.org/10.12775/JEHS.2026.96.78888</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="18"/>
+        <w:rFonts w:eastAsia="MS Mincho"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:bookmarkStart w:id="25" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="25"/>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="9"/>
+      <w:tblW w:w="4785" w:type="pct"/>
+      <w:jc w:val="center"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4329"/>
+      <w:gridCol w:w="4736"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="089CD094">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2388" w:type="pct"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F6FA"/>
+          <w:tcMar>
+            <w:top w:w="140" w:type="dxa"/>
+            <w:left w:w="200" w:type="dxa"/>
+            <w:bottom w:w="140" w:type="dxa"/>
+            <w:right w:w="200" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="224F1977">
+          <w:pPr>
+            <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="002F6C"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>ARTICLE TIMELINE</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="24047D4F">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Received: 01.09.2026.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3FD680F7">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Accepted: 10.09.2026.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7CFB9806">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Published: 12.09.2026.</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2612" w:type="pct"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F6FA"/>
+          <w:tcMar>
+            <w:top w:w="140" w:type="dxa"/>
+            <w:left w:w="200" w:type="dxa"/>
+            <w:bottom w:w="140" w:type="dxa"/>
+            <w:right w:w="200" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="5B0407E7">
+          <w:pPr>
+            <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="002F6C"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>INDEXING &amp; EVALUATION</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="44B00E25">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>MEiN points: 40   Unique ID: 201159</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="311B8A7E">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Mincho"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Disciplines: Physical culture sciences (Field of medical and health sciences); Health Sciences (Field of medical and health sciences).</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="02FA7837">
+    <w:pPr>
+      <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="MS Mincho"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5DE27D2B">
+    <w:pPr>
+      <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="MS Mincho"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="555555"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>The journal has been awarded 40 points in the parametric evaluation by the Polish Ministry of Higher Education and Science (Annex to the announcement of 05.01.2024, No. 32318). Unique Journal Identifier: 201159. Scientific disciplines: Physical culture sciences (Field of medical and health sciences); Health Sciences (Field of medical and health sciences).</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="54E8B463">
+    <w:pPr>
+      <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="555555"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="555555"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Punkty Ministerialne z 2019 – aktualny rok 40 punktów. Załącznik do komunikatu Ministra Szkolnictwa Wyższego i Nauki z dnia 05.01.2024 Lp. 32318. Posiada Unikatowy Identyfikator Czasopisma: 201159. Przypisane dyscypliny naukowe: Nauki o kulturze fizycznej (Dziedzina nauk medycznych i nauk o zdrowiu); Nauki o zdrowiu (Dziedzina nauk medycznych i nauk o zdrowiu). </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="555555"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>© The Authors 2026.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7E5D1BAB">
+    <w:pPr>
+      <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="MS Mincho"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="54FB69ED">
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:color="002F6C" w:sz="24" w:space="8"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F4F6FA"/>
+      <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="170"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="MS Mincho"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="002F6C"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">OPEN ACCESS · CC BY-NC-SA 4.0   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="555555"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>This article is published with open access under the License Open Journal Systems of Nicolaus Copernicus University in Toruń, Poland, and is distributed under the terms of the Creative Commons Attribution Non-commercial Share Alike License (</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> HYPERLINK "http://creativecommons.org/licenses/by-nc-sa/4.0/" </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="MS Mincho"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:u w:val="single"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>http://creativecommons.org/licenses/by-nc-sa/4.0/</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="MS Mincho"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:u w:val="single"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="555555"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>), which permits unrestricted non-commercial use, distribution, and reproduction in any medium, provided the work is properly cited. The authors declare no conflict of interest regarding the publication of this paper.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4C1B9E36">
+    <w:pPr>
+      <w:pStyle w:val="17"/>
+      <w:rPr>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="045B971C"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="0EDA0040"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="045B971C"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="0EDA0040"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="4362459A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4362459A"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="19"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
+  <w:documentProtection w:enforcement="0"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotExpandShiftReturn/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B03FFE"/>
-[...284 lines deleted...]
-    <w:rsid w:val="7FD30895"/>
+    <w:rsidRoot w:val="00725B7A"/>
+    <w:rsid w:val="0004131A"/>
+    <w:rsid w:val="00056402"/>
+    <w:rsid w:val="00074723"/>
+    <w:rsid w:val="000A2509"/>
+    <w:rsid w:val="000A7540"/>
+    <w:rsid w:val="000B4C59"/>
+    <w:rsid w:val="000B57DB"/>
+    <w:rsid w:val="000E3D49"/>
+    <w:rsid w:val="00112257"/>
+    <w:rsid w:val="00122C3B"/>
+    <w:rsid w:val="00141B3C"/>
+    <w:rsid w:val="00142307"/>
+    <w:rsid w:val="00142AB9"/>
+    <w:rsid w:val="00180EB7"/>
+    <w:rsid w:val="001A263F"/>
+    <w:rsid w:val="001C2489"/>
+    <w:rsid w:val="001C6840"/>
+    <w:rsid w:val="001C6958"/>
+    <w:rsid w:val="001F728A"/>
+    <w:rsid w:val="00223E65"/>
+    <w:rsid w:val="00251DC4"/>
+    <w:rsid w:val="002765DB"/>
+    <w:rsid w:val="002B3138"/>
+    <w:rsid w:val="002B5337"/>
+    <w:rsid w:val="002C2056"/>
+    <w:rsid w:val="002D1AC9"/>
+    <w:rsid w:val="002E5CFF"/>
+    <w:rsid w:val="002F0AE4"/>
+    <w:rsid w:val="002F6EFF"/>
+    <w:rsid w:val="0031145E"/>
+    <w:rsid w:val="00334560"/>
+    <w:rsid w:val="003372AB"/>
+    <w:rsid w:val="003438BE"/>
+    <w:rsid w:val="00360D7D"/>
+    <w:rsid w:val="0039083B"/>
+    <w:rsid w:val="003B0E3C"/>
+    <w:rsid w:val="003E7E6C"/>
+    <w:rsid w:val="003F101D"/>
+    <w:rsid w:val="0041126C"/>
+    <w:rsid w:val="00422AF3"/>
+    <w:rsid w:val="00451BCB"/>
+    <w:rsid w:val="00477399"/>
+    <w:rsid w:val="00491E3D"/>
+    <w:rsid w:val="00503837"/>
+    <w:rsid w:val="00506B7C"/>
+    <w:rsid w:val="00542F11"/>
+    <w:rsid w:val="005501D7"/>
+    <w:rsid w:val="005A2888"/>
+    <w:rsid w:val="005C560C"/>
+    <w:rsid w:val="005D2505"/>
+    <w:rsid w:val="00622D93"/>
+    <w:rsid w:val="00630135"/>
+    <w:rsid w:val="006550DD"/>
+    <w:rsid w:val="00676499"/>
+    <w:rsid w:val="006B43CF"/>
+    <w:rsid w:val="006D5598"/>
+    <w:rsid w:val="00725B7A"/>
+    <w:rsid w:val="00737AAA"/>
+    <w:rsid w:val="007465FC"/>
+    <w:rsid w:val="007642FD"/>
+    <w:rsid w:val="007E33C0"/>
+    <w:rsid w:val="007E4EED"/>
+    <w:rsid w:val="007F37CB"/>
+    <w:rsid w:val="00830888"/>
+    <w:rsid w:val="00872E76"/>
+    <w:rsid w:val="008764C8"/>
+    <w:rsid w:val="008C26E0"/>
+    <w:rsid w:val="008C3E5A"/>
+    <w:rsid w:val="008C70FC"/>
+    <w:rsid w:val="008D0687"/>
+    <w:rsid w:val="008F11E9"/>
+    <w:rsid w:val="009246DA"/>
+    <w:rsid w:val="00933ED4"/>
+    <w:rsid w:val="00942AEC"/>
+    <w:rsid w:val="00980FF6"/>
+    <w:rsid w:val="009823A9"/>
+    <w:rsid w:val="009B1B16"/>
+    <w:rsid w:val="009C78DE"/>
+    <w:rsid w:val="009E10A0"/>
+    <w:rsid w:val="009E2F16"/>
+    <w:rsid w:val="00A33052"/>
+    <w:rsid w:val="00A64A9E"/>
+    <w:rsid w:val="00AB21DA"/>
+    <w:rsid w:val="00AE178E"/>
+    <w:rsid w:val="00B6053E"/>
+    <w:rsid w:val="00B66AB9"/>
+    <w:rsid w:val="00B7184E"/>
+    <w:rsid w:val="00B8709B"/>
+    <w:rsid w:val="00BA1FD5"/>
+    <w:rsid w:val="00BD47BB"/>
+    <w:rsid w:val="00BF4A3C"/>
+    <w:rsid w:val="00C05FC2"/>
+    <w:rsid w:val="00C24434"/>
+    <w:rsid w:val="00C517D5"/>
+    <w:rsid w:val="00C949F8"/>
+    <w:rsid w:val="00CA3874"/>
+    <w:rsid w:val="00CA6413"/>
+    <w:rsid w:val="00CB2466"/>
+    <w:rsid w:val="00CB694B"/>
+    <w:rsid w:val="00CC062F"/>
+    <w:rsid w:val="00D300A9"/>
+    <w:rsid w:val="00D305F6"/>
+    <w:rsid w:val="00D35907"/>
+    <w:rsid w:val="00D52D8B"/>
+    <w:rsid w:val="00D56D4D"/>
+    <w:rsid w:val="00D63533"/>
+    <w:rsid w:val="00D96DDA"/>
+    <w:rsid w:val="00DD12E3"/>
+    <w:rsid w:val="00DF6263"/>
+    <w:rsid w:val="00E17656"/>
+    <w:rsid w:val="00E3049E"/>
+    <w:rsid w:val="00E33CC5"/>
+    <w:rsid w:val="00E33D54"/>
+    <w:rsid w:val="00E44ACD"/>
+    <w:rsid w:val="00E612AB"/>
+    <w:rsid w:val="00E64878"/>
+    <w:rsid w:val="00EB2604"/>
+    <w:rsid w:val="00EC70DB"/>
+    <w:rsid w:val="00ED6088"/>
+    <w:rsid w:val="00F159E6"/>
+    <w:rsid w:val="00F36276"/>
+    <w:rsid w:val="00F642CE"/>
+    <w:rsid w:val="00F8716F"/>
+    <w:rsid w:val="02AE56F2"/>
+    <w:rsid w:val="0E8A3B8D"/>
+    <w:rsid w:val="187A66B9"/>
+    <w:rsid w:val="1A7F133F"/>
+    <w:rsid w:val="207E5C80"/>
+    <w:rsid w:val="29591F1A"/>
+    <w:rsid w:val="3ECE33C5"/>
+    <w:rsid w:val="40A37299"/>
+    <w:rsid w:val="4E481609"/>
+    <w:rsid w:val="54402D63"/>
+    <w:rsid w:val="56E5461B"/>
+    <w:rsid w:val="59506C93"/>
+    <w:rsid w:val="5A5C3EE6"/>
+    <w:rsid w:val="729D24FC"/>
+    <w:rsid w:val="74FF0D70"/>
+    <w:rsid w:val="7C01410D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
-[...9 lines deleted...]
-  <w15:docId w15:val="{32594B3A-0BE6-4821-9A01-AA019DF23926}"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...372 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:semiHidden="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek1">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normalny"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="34"/>
     <w:qFormat/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...4 lines deleted...]
-      <w:lang w:val="sl-SI"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek2">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="35"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...4 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pl" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normalny"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="36"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pl" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="37"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="38"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="666666"/>
+      <w:lang w:val="en" w:eastAsia="pl-PL"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:lang w:val="en" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="8">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="9">
+    <w:name w:val="Normal Table"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="29"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct w:val="0"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="48"/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="8"/>
     <w:qFormat/>
+    <w:uiPriority w:val="20"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
-[...2 lines deleted...]
-    <w:link w:val="TekstprzypisukocowegoZnak"/>
+  <w:style w:type="character" w:styleId="13">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="8"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:qFormat/>
     <w:rPr>
-      <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
-[...9 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="14">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="25"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="15">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="8"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="16">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="28"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="24"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="18">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="8"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="hlink"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="20">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="42"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="en" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="22">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="9"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="41"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+      <w:lang w:val="en" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="17"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="14"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
+    <w:name w:val="Nierozpoznana wzmianka1"/>
+    <w:basedOn w:val="8"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="27">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="49"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="34"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="28">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="16"/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="29">
+    <w:name w:val="Tekst podstawowy Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="10"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="s2"/>
+    <w:basedOn w:val="8"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="31">
+    <w:name w:val="s4"/>
+    <w:basedOn w:val="8"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="8"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="33">
+    <w:name w:val="s5"/>
+    <w:basedOn w:val="8"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="2"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="35">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="3"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pl" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="36">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="4"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pl" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="37">
+    <w:name w:val="Nagłówek 4 Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="5"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Nagłówek 5 Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="6"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="666666"/>
+      <w:lang w:val="en" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Nagłówek 6 Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="7"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:lang w:val="en" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="40">
+    <w:name w:val="TableNormal"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="41">
+    <w:name w:val="Tytuł Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="23"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+      <w:lang w:val="en" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="42">
+    <w:name w:val="Podtytuł Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="21"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="en" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43">
+    <w:name w:val="Normalny1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45">
+    <w:name w:val="Bibliografia1"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="37"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="46">
+    <w:name w:val="Nierozpoznana wzmianka2"/>
+    <w:basedOn w:val="8"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="47">
+    <w:name w:val="Łącze internetowe"/>
+    <w:basedOn w:val="8"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Numerwiersza">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="48">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="11"/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:locked/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="49">
+    <w:name w:val="Akapit z listą Znak"/>
+    <w:basedOn w:val="8"/>
+    <w:link w:val="27"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:uiPriority w:val="34"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Tekst komentarza Znak1"/>
+    <w:basedOn w:val="8"/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="51">
+    <w:name w:val="Nierozpoznana wzmianka3"/>
+    <w:basedOn w:val="8"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52">
+    <w:name w:val="Bibliografia2"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="37"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53">
+    <w:name w:val="Normal1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zwykytekst">
-[...5 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55">
+    <w:name w:val="Normal2"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Pogrubienie">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56">
+    <w:name w:val="Normal (Web)1"/>
+    <w:basedOn w:val="1"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="57">
+    <w:name w:val="Comment Text1"/>
+    <w:basedOn w:val="1"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58">
+    <w:name w:val="Endnote Text1"/>
+    <w:basedOn w:val="1"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="59">
+    <w:name w:val="10"/>
+    <w:basedOn w:val="8"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="15"/>
+    <w:basedOn w:val="8"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="61">
+    <w:name w:val="16"/>
+    <w:basedOn w:val="8"/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
-      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="62">
+    <w:name w:val="17"/>
+    <w:basedOn w:val="8"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="63">
+    <w:name w:val="18"/>
+    <w:basedOn w:val="8"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="64">
+    <w:name w:val="Table Normal1"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci1">
-[...3 lines deleted...]
-    <w:locked/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="65">
+    <w:name w:val="Table Normal4"/>
+    <w:basedOn w:val="9"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci2">
-[...20 lines deleted...]
-    <w:link w:val="Nagwek1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="66">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="8"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:val="sl-SI" w:eastAsia="de-DE"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...396 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1097 lines deleted...]
-</c:chartSpace>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
-</file>
-[...19 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
+  <Pages>21</Pages>
+  <Words>5345</Words>
+  <Characters>38556</Characters>
+  <Lines>346</Lines>
+  <Paragraphs>96</Paragraphs>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>43565</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28485_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>370</Lines>
-[...7 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Added value from European Territorial Co-operation: the impact on the young of demographic change in the Alps</dc:title>
-  <dc:creator>Library</dc:creator>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>zukow@o365.umk.pl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>1045-12.2.0.21179</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZDY0NjVkYzY0MTQxNzFiMjk4MzgxZDlhNzA5MTgxY2QiLCJ1c2VySWQiOiIzNzI4MTA0OTc0NjU1In0=</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>48CC68C1EB5846F5A92A1754C55DAFE6_13</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1045-12.1.0.28485</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>CC369E58BDD8410CBD7A0A857D285D7A_13</vt:lpwstr>
   </property>
 </Properties>
 </file>